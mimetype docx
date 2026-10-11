--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588445540" name="Picture">
+                  <wp:docPr id="1351529380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588445540" name="Picture"/>
+                          <pic:cNvPr id="1351529380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841410802" name="Picture">
+                  <wp:docPr id="1602143385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841410802" name="Picture"/>
+                          <pic:cNvPr id="1602143385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1150388228" name="Picture">
+                        <wp:docPr id="454209063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1150388228" name="Picture"/>
+                                <pic:cNvPr id="454209063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1050322527" name="Picture">
+                  <wp:docPr id="706285977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1050322527" name="Picture"/>
+                          <pic:cNvPr id="706285977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043085013" name="Picture">
+                  <wp:docPr id="883038082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043085013" name="Picture"/>
+                          <pic:cNvPr id="883038082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263287769" name="Picture">
+                  <wp:docPr id="743344264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263287769" name="Picture"/>
+                          <pic:cNvPr id="743344264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354740690" name="Picture">
+                  <wp:docPr id="1391842049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354740690" name="Picture"/>
+                          <pic:cNvPr id="1391842049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136418065" name="Picture">
+                  <wp:docPr id="659624052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136418065" name="Picture"/>
+                          <pic:cNvPr id="659624052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1356534698" name="Picture">
+                        <wp:docPr id="1855233903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1356534698" name="Picture"/>
+                                <pic:cNvPr id="1855233903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1199763700" name="Picture">
+                        <wp:docPr id="1277621578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1199763700" name="Picture"/>
+                                <pic:cNvPr id="1277621578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="22827935" name="Picture">
+                        <wp:docPr id="1804884342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="22827935" name="Picture"/>
+                                <pic:cNvPr id="1804884342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1306619008" name="Picture">
+                        <wp:docPr id="1048144038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1306619008" name="Picture"/>
+                                <pic:cNvPr id="1048144038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1532891153" name="Picture">
+                        <wp:docPr id="227629839" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1532891153" name="Picture"/>
+                                <pic:cNvPr id="227629839" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="91741507" name="Picture">
+                        <wp:docPr id="1255419642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="91741507" name="Picture"/>
+                                <pic:cNvPr id="1255419642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1940697369" name="Picture">
+                        <wp:docPr id="247767516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1940697369" name="Picture"/>
+                                <pic:cNvPr id="247767516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1621722460" name="Picture">
+                        <wp:docPr id="1150318110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1621722460" name="Picture"/>
+                                <pic:cNvPr id="1150318110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1392763273" name="Picture">
+                        <wp:docPr id="1056011018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1392763273" name="Picture"/>
+                                <pic:cNvPr id="1056011018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="883534512" name="Picture">
+                        <wp:docPr id="1340474436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="883534512" name="Picture"/>
+                                <pic:cNvPr id="1340474436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1158641687" name="Picture">
+                        <wp:docPr id="1475671805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1158641687" name="Picture"/>
+                                <pic:cNvPr id="1475671805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1235237950" name="Picture">
+                        <wp:docPr id="1054830142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1235237950" name="Picture"/>
+                                <pic:cNvPr id="1054830142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1266837374" name="Picture">
+                        <wp:docPr id="351962810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1266837374" name="Picture"/>
+                                <pic:cNvPr id="351962810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2033927504" name="Picture">
+                        <wp:docPr id="1683304738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2033927504" name="Picture"/>
+                                <pic:cNvPr id="1683304738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="297306204" name="Picture">
+                        <wp:docPr id="353963947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="297306204" name="Picture"/>
+                                <pic:cNvPr id="353963947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1260891873" name="Picture">
+                  <wp:docPr id="655327098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1260891873" name="Picture"/>
+                          <pic:cNvPr id="655327098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645674361" name="Picture">
+                  <wp:docPr id="1758522378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645674361" name="Picture"/>
+                          <pic:cNvPr id="1758522378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291226959" name="Picture">
+                  <wp:docPr id="312495884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291226959" name="Picture"/>
+                          <pic:cNvPr id="312495884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1124787921" name="Picture">
+                  <wp:docPr id="1984802906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1124787921" name="Picture"/>
+                          <pic:cNvPr id="1984802906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280344623" name="Picture">
+                  <wp:docPr id="2118669839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280344623" name="Picture"/>
+                          <pic:cNvPr id="2118669839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213090065" name="Picture">
+                  <wp:docPr id="663352268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213090065" name="Picture"/>
+                          <pic:cNvPr id="663352268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1453282273" name="Picture">
+                        <wp:docPr id="782537356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1453282273" name="Picture"/>
+                                <pic:cNvPr id="782537356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611123144" name="Picture">
+                  <wp:docPr id="988085148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611123144" name="Picture"/>
+                          <pic:cNvPr id="988085148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902576203" name="Picture">
+                  <wp:docPr id="637622811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902576203" name="Picture"/>
+                          <pic:cNvPr id="637622811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573607389" name="Picture">
+                  <wp:docPr id="750488741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573607389" name="Picture"/>
+                          <pic:cNvPr id="750488741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701236684" name="Picture">
+                  <wp:docPr id="1694916667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701236684" name="Picture"/>
+                          <pic:cNvPr id="1694916667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628652201" name="Picture">
+                  <wp:docPr id="1235475151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628652201" name="Picture"/>
+                          <pic:cNvPr id="1235475151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869507554" name="Picture">
+                  <wp:docPr id="1029438479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869507554" name="Picture"/>
+                          <pic:cNvPr id="1029438479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1303493145" name="Picture">
+                        <wp:docPr id="70173948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1303493145" name="Picture"/>
+                                <pic:cNvPr id="70173948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665388284" name="Picture">
+                  <wp:docPr id="1719139314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665388284" name="Picture"/>
+                          <pic:cNvPr id="1719139314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565362118" name="Picture">
+                  <wp:docPr id="1694585994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565362118" name="Picture"/>
+                          <pic:cNvPr id="1694585994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669463487" name="Picture">
+                  <wp:docPr id="1828638883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669463487" name="Picture"/>
+                          <pic:cNvPr id="1828638883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1722962428" name="Picture">
+                  <wp:docPr id="65858510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1722962428" name="Picture"/>
+                          <pic:cNvPr id="65858510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1043646312" name="Picture">
+                  <wp:docPr id="1925078393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1043646312" name="Picture"/>
+                          <pic:cNvPr id="1925078393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1771095034" name="Picture">
+                  <wp:docPr id="705968135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1771095034" name="Picture"/>
+                          <pic:cNvPr id="705968135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1611996826" name="Picture">
+                        <wp:docPr id="559136700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1611996826" name="Picture"/>
+                                <pic:cNvPr id="559136700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259366513" name="Picture">
+                  <wp:docPr id="705458065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259366513" name="Picture"/>
+                          <pic:cNvPr id="705458065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149818822" name="Picture">
+                  <wp:docPr id="260432844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149818822" name="Picture"/>
+                          <pic:cNvPr id="260432844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2100908401" name="Picture">
+                  <wp:docPr id="262403493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2100908401" name="Picture"/>
+                          <pic:cNvPr id="262403493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363734027" name="Picture">
+                  <wp:docPr id="1904925664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363734027" name="Picture"/>
+                          <pic:cNvPr id="1904925664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818450448" name="Picture">
+                  <wp:docPr id="698389308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818450448" name="Picture"/>
+                          <pic:cNvPr id="698389308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31868204" name="Picture">
+                  <wp:docPr id="245097764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31868204" name="Picture"/>
+                          <pic:cNvPr id="245097764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="692820445" name="Picture">
+                        <wp:docPr id="1994383351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="692820445" name="Picture"/>
+                                <pic:cNvPr id="1994383351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843166605" name="Picture">
+                  <wp:docPr id="1375275468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843166605" name="Picture"/>
+                          <pic:cNvPr id="1375275468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405574810" name="Picture">
+                  <wp:docPr id="1506890851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405574810" name="Picture"/>
+                          <pic:cNvPr id="1506890851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965548540" name="Picture">
+                  <wp:docPr id="454630218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965548540" name="Picture"/>
+                          <pic:cNvPr id="454630218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796736555" name="Picture">
+                  <wp:docPr id="1248033717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796736555" name="Picture"/>
+                          <pic:cNvPr id="1248033717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335599493" name="Picture">
+                  <wp:docPr id="107755451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335599493" name="Picture"/>
+                          <pic:cNvPr id="107755451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520049602" name="Picture">
+                  <wp:docPr id="863200045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520049602" name="Picture"/>
+                          <pic:cNvPr id="863200045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453366231" name="Picture">
+                  <wp:docPr id="567451055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453366231" name="Picture"/>
+                          <pic:cNvPr id="567451055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="315540395" name="Picture">
+                  <wp:docPr id="1568635268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="315540395" name="Picture"/>
+                          <pic:cNvPr id="1568635268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467625824" name="Picture">
+                  <wp:docPr id="448749245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467625824" name="Picture"/>
+                          <pic:cNvPr id="448749245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>