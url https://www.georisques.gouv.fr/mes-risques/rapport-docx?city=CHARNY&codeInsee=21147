--- v0 (2026-08-18)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609481409" name="Picture">
+                  <wp:docPr id="632442454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609481409" name="Picture"/>
+                          <pic:cNvPr id="632442454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1217805954" name="Picture">
+                  <wp:docPr id="89340113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1217805954" name="Picture"/>
+                          <pic:cNvPr id="89340113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1592760559" name="Picture">
+                        <wp:docPr id="1495519930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1592760559" name="Picture"/>
+                                <pic:cNvPr id="1495519930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380789664" name="Picture">
+                  <wp:docPr id="679254774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380789664" name="Picture"/>
+                          <pic:cNvPr id="679254774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628045863" name="Picture">
+                  <wp:docPr id="2067655454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628045863" name="Picture"/>
+                          <pic:cNvPr id="2067655454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078818734" name="Picture">
+                  <wp:docPr id="419420010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078818734" name="Picture"/>
+                          <pic:cNvPr id="419420010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524628651" name="Picture">
+                  <wp:docPr id="1881736731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524628651" name="Picture"/>
+                          <pic:cNvPr id="1881736731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398487243" name="Picture">
+                  <wp:docPr id="1290051040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398487243" name="Picture"/>
+                          <pic:cNvPr id="1290051040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="757995039" name="Picture">
+                        <wp:docPr id="388194358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="757995039" name="Picture"/>
+                                <pic:cNvPr id="388194358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1620076830" name="Picture">
+                        <wp:docPr id="1480454822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1620076830" name="Picture"/>
+                                <pic:cNvPr id="1480454822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1487209104" name="Picture">
+                        <wp:docPr id="2073333619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1487209104" name="Picture"/>
+                                <pic:cNvPr id="2073333619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1694950258" name="Picture">
+                        <wp:docPr id="632409764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1694950258" name="Picture"/>
+                                <pic:cNvPr id="632409764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2093228431" name="Picture">
+                        <wp:docPr id="503083425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2093228431" name="Picture"/>
+                                <pic:cNvPr id="503083425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1594552776" name="Picture">
+                        <wp:docPr id="2042109922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1594552776" name="Picture"/>
+                                <pic:cNvPr id="2042109922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2117052717" name="Picture">
+                        <wp:docPr id="2090630018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2117052717" name="Picture"/>
+                                <pic:cNvPr id="2090630018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2106223936" name="Picture">
+                        <wp:docPr id="9499942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2106223936" name="Picture"/>
+                                <pic:cNvPr id="9499942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1292403058" name="Picture">
+                        <wp:docPr id="1619424529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1292403058" name="Picture"/>
+                                <pic:cNvPr id="1619424529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="613321138" name="Picture">
+                        <wp:docPr id="962661394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="613321138" name="Picture"/>
+                                <pic:cNvPr id="962661394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="382391881" name="Picture">
+                        <wp:docPr id="1266544603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="382391881" name="Picture"/>
+                                <pic:cNvPr id="1266544603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1169009007" name="Picture">
+                        <wp:docPr id="2106034363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1169009007" name="Picture"/>
+                                <pic:cNvPr id="2106034363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801585220" name="Picture">
+                  <wp:docPr id="943416688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801585220" name="Picture"/>
+                          <pic:cNvPr id="943416688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387073438" name="Picture">
+                  <wp:docPr id="2104365025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387073438" name="Picture"/>
+                          <pic:cNvPr id="2104365025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305215245" name="Picture">
+                  <wp:docPr id="1944958735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305215245" name="Picture"/>
+                          <pic:cNvPr id="1944958735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125633659" name="Picture">
+                  <wp:docPr id="1606217479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125633659" name="Picture"/>
+                          <pic:cNvPr id="1606217479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309739780" name="Picture">
+                  <wp:docPr id="1698894586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309739780" name="Picture"/>
+                          <pic:cNvPr id="1698894586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802008954" name="Picture">
+                  <wp:docPr id="325943876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802008954" name="Picture"/>
+                          <pic:cNvPr id="325943876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="523211396" name="Picture">
+                        <wp:docPr id="1691443633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="523211396" name="Picture"/>
+                                <pic:cNvPr id="1691443633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864963223" name="Picture">
+                  <wp:docPr id="491769135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864963223" name="Picture"/>
+                          <pic:cNvPr id="491769135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897026865" name="Picture">
+                  <wp:docPr id="549423293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897026865" name="Picture"/>
+                          <pic:cNvPr id="549423293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306856485" name="Picture">
+                  <wp:docPr id="1334622706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306856485" name="Picture"/>
+                          <pic:cNvPr id="1334622706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1198598263" name="Picture">
+                  <wp:docPr id="1921929836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1198598263" name="Picture"/>
+                          <pic:cNvPr id="1921929836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056791543" name="Picture">
+                  <wp:docPr id="872533942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056791543" name="Picture"/>
+                          <pic:cNvPr id="872533942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731423446" name="Picture">
+                  <wp:docPr id="1860844100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731423446" name="Picture"/>
+                          <pic:cNvPr id="1860844100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1680260824" name="Picture">
+                        <wp:docPr id="887230523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1680260824" name="Picture"/>
+                                <pic:cNvPr id="887230523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14666788" name="Picture">
+                  <wp:docPr id="510507392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14666788" name="Picture"/>
+                          <pic:cNvPr id="510507392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197449169" name="Picture">
+                  <wp:docPr id="1393786494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197449169" name="Picture"/>
+                          <pic:cNvPr id="1393786494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576913563" name="Picture">
+                  <wp:docPr id="441917754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576913563" name="Picture"/>
+                          <pic:cNvPr id="441917754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184383249" name="Picture">
+                  <wp:docPr id="1289982760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184383249" name="Picture"/>
+                          <pic:cNvPr id="1289982760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340025852" name="Picture">
+                  <wp:docPr id="2139863261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340025852" name="Picture"/>
+                          <pic:cNvPr id="2139863261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210602403" name="Picture">
+                  <wp:docPr id="362210389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210602403" name="Picture"/>
+                          <pic:cNvPr id="362210389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="696160595" name="Picture">
+                        <wp:docPr id="633075507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="696160595" name="Picture"/>
+                                <pic:cNvPr id="633075507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30108,57 +30108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="756647067" name="Picture">
+                  <wp:docPr id="2146898601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="756647067" name="Picture"/>
+                          <pic:cNvPr id="2146898601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30197,57 +30197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902841220" name="Picture">
+                  <wp:docPr id="667017119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902841220" name="Picture"/>
+                          <pic:cNvPr id="667017119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30841,57 +30841,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750972659" name="Picture">
+                  <wp:docPr id="1564059195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750972659" name="Picture"/>
+                          <pic:cNvPr id="1564059195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31839,57 +31839,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980569739" name="Picture">
+                  <wp:docPr id="1197315782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980569739" name="Picture"/>
+                          <pic:cNvPr id="1197315782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31942,57 +31942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800226682" name="Picture">
+                  <wp:docPr id="1897234889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800226682" name="Picture"/>
+                          <pic:cNvPr id="1897234889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33319,57 +33319,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759528795" name="Picture">
+                  <wp:docPr id="817941733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759528795" name="Picture"/>
+                          <pic:cNvPr id="817941733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34462,57 +34462,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1261393700" name="Picture">
+                        <wp:docPr id="18282709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1261393700" name="Picture"/>
+                                <pic:cNvPr id="18282709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35683,57 +35683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300645055" name="Picture">
+                  <wp:docPr id="931642358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300645055" name="Picture"/>
+                          <pic:cNvPr id="931642358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35754,57 +35754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490202759" name="Picture">
+                  <wp:docPr id="1788578827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490202759" name="Picture"/>
+                          <pic:cNvPr id="1788578827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760366294" name="Picture">
+                  <wp:docPr id="1775857194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760366294" name="Picture"/>
+                          <pic:cNvPr id="1775857194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>