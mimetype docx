--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758433521" name="Picture">
+                  <wp:docPr id="449842313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758433521" name="Picture"/>
+                          <pic:cNvPr id="449842313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1047548653" name="Picture">
+                  <wp:docPr id="737196713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1047548653" name="Picture"/>
+                          <pic:cNvPr id="737196713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="302895110" name="Picture">
+                        <wp:docPr id="189988087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="302895110" name="Picture"/>
+                                <pic:cNvPr id="189988087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037429252" name="Picture">
+                  <wp:docPr id="874648836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037429252" name="Picture"/>
+                          <pic:cNvPr id="874648836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603557718" name="Picture">
+                  <wp:docPr id="1862509911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603557718" name="Picture"/>
+                          <pic:cNvPr id="1862509911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214087329" name="Picture">
+                  <wp:docPr id="1555496924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214087329" name="Picture"/>
+                          <pic:cNvPr id="1555496924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123231559" name="Picture">
+                  <wp:docPr id="1395443191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123231559" name="Picture"/>
+                          <pic:cNvPr id="1395443191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47546318" name="Picture">
+                  <wp:docPr id="1816753443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47546318" name="Picture"/>
+                          <pic:cNvPr id="1816753443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="458990367" name="Picture">
+                        <wp:docPr id="194398260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="458990367" name="Picture"/>
+                                <pic:cNvPr id="194398260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1683866722" name="Picture">
+                        <wp:docPr id="1372235596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1683866722" name="Picture"/>
+                                <pic:cNvPr id="1372235596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1793892465" name="Picture">
+                        <wp:docPr id="1941531222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1793892465" name="Picture"/>
+                                <pic:cNvPr id="1941531222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1537006700" name="Picture">
+                        <wp:docPr id="104577559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1537006700" name="Picture"/>
+                                <pic:cNvPr id="104577559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2133208073" name="Picture">
+                        <wp:docPr id="496692314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2133208073" name="Picture"/>
+                                <pic:cNvPr id="496692314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1160336783" name="Picture">
+                        <wp:docPr id="833848229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1160336783" name="Picture"/>
+                                <pic:cNvPr id="833848229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1773702875" name="Picture">
+                        <wp:docPr id="1199195399" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1773702875" name="Picture"/>
+                                <pic:cNvPr id="1199195399" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="78818672" name="Picture">
+                        <wp:docPr id="664558231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="78818672" name="Picture"/>
+                                <pic:cNvPr id="664558231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1968199406" name="Picture">
+                        <wp:docPr id="956082876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1968199406" name="Picture"/>
+                                <pic:cNvPr id="956082876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1790494835" name="Picture">
+                        <wp:docPr id="733964892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1790494835" name="Picture"/>
+                                <pic:cNvPr id="733964892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1834890593" name="Picture">
+                        <wp:docPr id="1302533278" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1834890593" name="Picture"/>
+                                <pic:cNvPr id="1302533278" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="742613060" name="Picture">
+                        <wp:docPr id="1060361778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="742613060" name="Picture"/>
+                                <pic:cNvPr id="1060361778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2058344481" name="Picture">
+                        <wp:docPr id="2116182762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2058344481" name="Picture"/>
+                                <pic:cNvPr id="2116182762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="441215744" name="Picture">
+                        <wp:docPr id="184810780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="441215744" name="Picture"/>
+                                <pic:cNvPr id="184810780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1693427473" name="Picture">
+                        <wp:docPr id="1023300534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1693427473" name="Picture"/>
+                                <pic:cNvPr id="1023300534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126553473" name="Picture">
+                  <wp:docPr id="106751101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126553473" name="Picture"/>
+                          <pic:cNvPr id="106751101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="104615390" name="Picture">
+                  <wp:docPr id="191757262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="104615390" name="Picture"/>
+                          <pic:cNvPr id="191757262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455413722" name="Picture">
+                  <wp:docPr id="1631648897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455413722" name="Picture"/>
+                          <pic:cNvPr id="1631648897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962480505" name="Picture">
+                  <wp:docPr id="904322598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962480505" name="Picture"/>
+                          <pic:cNvPr id="904322598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575996030" name="Picture">
+                  <wp:docPr id="420889524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575996030" name="Picture"/>
+                          <pic:cNvPr id="420889524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606600669" name="Picture">
+                  <wp:docPr id="1395856518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606600669" name="Picture"/>
+                          <pic:cNvPr id="1395856518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="691223644" name="Picture">
+                        <wp:docPr id="314717263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="691223644" name="Picture"/>
+                                <pic:cNvPr id="314717263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617263237" name="Picture">
+                  <wp:docPr id="1011072591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617263237" name="Picture"/>
+                          <pic:cNvPr id="1011072591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978674046" name="Picture">
+                  <wp:docPr id="1681324543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978674046" name="Picture"/>
+                          <pic:cNvPr id="1681324543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167145024" name="Picture">
+                  <wp:docPr id="1742063994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167145024" name="Picture"/>
+                          <pic:cNvPr id="1742063994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="790448101" name="Picture">
+                  <wp:docPr id="1648493274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="790448101" name="Picture"/>
+                          <pic:cNvPr id="1648493274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007003883" name="Picture">
+                  <wp:docPr id="1854119006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007003883" name="Picture"/>
+                          <pic:cNvPr id="1854119006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311244963" name="Picture">
+                  <wp:docPr id="82888843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311244963" name="Picture"/>
+                          <pic:cNvPr id="82888843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="964804912" name="Picture">
+                        <wp:docPr id="211036867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="964804912" name="Picture"/>
+                                <pic:cNvPr id="211036867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2137151935" name="Picture">
+                        <wp:docPr id="958882532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2137151935" name="Picture"/>
+                                <pic:cNvPr id="958882532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1222483746" name="Picture">
+                  <wp:docPr id="348689713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1222483746" name="Picture"/>
+                          <pic:cNvPr id="348689713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885048719" name="Picture">
+                  <wp:docPr id="1536000022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885048719" name="Picture"/>
+                          <pic:cNvPr id="1536000022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1541763517" name="Picture">
+                  <wp:docPr id="1724673159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1541763517" name="Picture"/>
+                          <pic:cNvPr id="1724673159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1575876772" name="Picture">
+                  <wp:docPr id="312843960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1575876772" name="Picture"/>
+                          <pic:cNvPr id="312843960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177379160" name="Picture">
+                  <wp:docPr id="932524566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177379160" name="Picture"/>
+                          <pic:cNvPr id="932524566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98190093" name="Picture">
+                  <wp:docPr id="507142392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98190093" name="Picture"/>
+                          <pic:cNvPr id="507142392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="494547130" name="Picture">
+                        <wp:docPr id="233364340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="494547130" name="Picture"/>
+                                <pic:cNvPr id="233364340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1248844339" name="Picture">
+                  <wp:docPr id="1083725713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1248844339" name="Picture"/>
+                          <pic:cNvPr id="1083725713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681589388" name="Picture">
+                  <wp:docPr id="1335093125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681589388" name="Picture"/>
+                          <pic:cNvPr id="1335093125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24621231" name="Picture">
+                  <wp:docPr id="1214399917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24621231" name="Picture"/>
+                          <pic:cNvPr id="1214399917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292671105" name="Picture">
+                  <wp:docPr id="1480240630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292671105" name="Picture"/>
+                          <pic:cNvPr id="1480240630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467033561" name="Picture">
+                  <wp:docPr id="1337843771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467033561" name="Picture"/>
+                          <pic:cNvPr id="1337843771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572621692" name="Picture">
+                  <wp:docPr id="24193384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572621692" name="Picture"/>
+                          <pic:cNvPr id="24193384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1437627676" name="Picture">
+                        <wp:docPr id="772239472" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1437627676" name="Picture"/>
+                                <pic:cNvPr id="772239472" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37421,57 +37421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="103681235" name="Picture">
+                  <wp:docPr id="1795076263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="103681235" name="Picture"/>
+                          <pic:cNvPr id="1795076263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37510,57 +37510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109615648" name="Picture">
+                  <wp:docPr id="1380895058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109615648" name="Picture"/>
+                          <pic:cNvPr id="1380895058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38172,57 +38172,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346766712" name="Picture">
+                  <wp:docPr id="1197451163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346766712" name="Picture"/>
+                          <pic:cNvPr id="1197451163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39251,57 +39251,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="757437973" name="Picture">
+                  <wp:docPr id="98178318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="757437973" name="Picture"/>
+                          <pic:cNvPr id="98178318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39354,57 +39354,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="596259454" name="Picture">
+                  <wp:docPr id="67089844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="596259454" name="Picture"/>
+                          <pic:cNvPr id="67089844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40785,57 +40785,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2413000" cy="1663700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720888512" name="Picture">
+                  <wp:docPr id="468345070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720888512" name="Picture"/>
+                          <pic:cNvPr id="468345070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="1052" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2413000" cy="1663700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42027,57 +42027,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2002436711" name="Picture">
+                        <wp:docPr id="1003402482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2002436711" name="Picture"/>
+                                <pic:cNvPr id="1003402482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42964,57 +42964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="979068045" name="Picture">
+                        <wp:docPr id="390870250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="979068045" name="Picture"/>
+                                <pic:cNvPr id="390870250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45096,57 +45096,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67270925" name="Picture">
+                  <wp:docPr id="327006109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67270925" name="Picture"/>
+                          <pic:cNvPr id="327006109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45167,57 +45167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1704725004" name="Picture">
+                  <wp:docPr id="1700801148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1704725004" name="Picture"/>
+                          <pic:cNvPr id="1700801148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45676,57 +45676,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621667820" name="Picture">
+                  <wp:docPr id="1742196934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621667820" name="Picture"/>
+                          <pic:cNvPr id="1742196934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47206,57 +47206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565696967" name="Picture">
+                  <wp:docPr id="1030075704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565696967" name="Picture"/>
+                          <pic:cNvPr id="1030075704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47277,57 +47277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486560779" name="Picture">
+                  <wp:docPr id="1496472354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486560779" name="Picture"/>
+                          <pic:cNvPr id="1496472354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47691,57 +47691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2104040763" name="Picture">
+                  <wp:docPr id="3862818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2104040763" name="Picture"/>
+                          <pic:cNvPr id="3862818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>