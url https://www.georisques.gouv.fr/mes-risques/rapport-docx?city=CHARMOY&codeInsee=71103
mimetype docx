--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211673088" name="Picture">
+                  <wp:docPr id="1216637871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211673088" name="Picture"/>
+                          <pic:cNvPr id="1216637871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575321715" name="Picture">
+                  <wp:docPr id="1525401056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575321715" name="Picture"/>
+                          <pic:cNvPr id="1525401056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1972973687" name="Picture">
+                        <wp:docPr id="952189454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1972973687" name="Picture"/>
+                                <pic:cNvPr id="952189454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129331694" name="Picture">
+                  <wp:docPr id="1563338760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129331694" name="Picture"/>
+                          <pic:cNvPr id="1563338760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253445656" name="Picture">
+                  <wp:docPr id="1937445974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253445656" name="Picture"/>
+                          <pic:cNvPr id="1937445974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733714719" name="Picture">
+                  <wp:docPr id="1421161384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733714719" name="Picture"/>
+                          <pic:cNvPr id="1421161384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949681404" name="Picture">
+                  <wp:docPr id="727484177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949681404" name="Picture"/>
+                          <pic:cNvPr id="727484177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556519420" name="Picture">
+                  <wp:docPr id="174522637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556519420" name="Picture"/>
+                          <pic:cNvPr id="174522637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2116651029" name="Picture">
+                        <wp:docPr id="1790622953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2116651029" name="Picture"/>
+                                <pic:cNvPr id="1790622953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="464560047" name="Picture">
+                        <wp:docPr id="2146008908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="464560047" name="Picture"/>
+                                <pic:cNvPr id="2146008908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1592493096" name="Picture">
+                        <wp:docPr id="1261385127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1592493096" name="Picture"/>
+                                <pic:cNvPr id="1261385127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1777845788" name="Picture">
+                        <wp:docPr id="1908983628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1777845788" name="Picture"/>
+                                <pic:cNvPr id="1908983628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="120304954" name="Picture">
+                        <wp:docPr id="444489405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="120304954" name="Picture"/>
+                                <pic:cNvPr id="444489405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1047107118" name="Picture">
+                        <wp:docPr id="38032490" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1047107118" name="Picture"/>
+                                <pic:cNvPr id="38032490" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1358057052" name="Picture">
+                        <wp:docPr id="272417691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1358057052" name="Picture"/>
+                                <pic:cNvPr id="272417691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="462886268" name="Picture">
+                        <wp:docPr id="876956806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="462886268" name="Picture"/>
+                                <pic:cNvPr id="876956806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1782506030" name="Picture">
+                        <wp:docPr id="1842084552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1782506030" name="Picture"/>
+                                <pic:cNvPr id="1842084552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1093194891" name="Picture">
+                        <wp:docPr id="881246951" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1093194891" name="Picture"/>
+                                <pic:cNvPr id="881246951" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1048760523" name="Picture">
+                        <wp:docPr id="1862344866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1048760523" name="Picture"/>
+                                <pic:cNvPr id="1862344866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1282427305" name="Picture">
+                        <wp:docPr id="152411774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1282427305" name="Picture"/>
+                                <pic:cNvPr id="152411774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043744870" name="Picture">
+                  <wp:docPr id="1488016913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043744870" name="Picture"/>
+                          <pic:cNvPr id="1488016913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1360935539" name="Picture">
+                  <wp:docPr id="1360462887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1360935539" name="Picture"/>
+                          <pic:cNvPr id="1360462887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1880652034" name="Picture">
+                  <wp:docPr id="979117172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1880652034" name="Picture"/>
+                          <pic:cNvPr id="979117172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636331690" name="Picture">
+                  <wp:docPr id="1325503548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636331690" name="Picture"/>
+                          <pic:cNvPr id="1325503548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649165815" name="Picture">
+                  <wp:docPr id="552629870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649165815" name="Picture"/>
+                          <pic:cNvPr id="552629870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500912683" name="Picture">
+                  <wp:docPr id="1762816772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500912683" name="Picture"/>
+                          <pic:cNvPr id="1762816772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1556287343" name="Picture">
+                        <wp:docPr id="727394856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1556287343" name="Picture"/>
+                                <pic:cNvPr id="727394856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910722052" name="Picture">
+                  <wp:docPr id="1464876949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910722052" name="Picture"/>
+                          <pic:cNvPr id="1464876949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604764871" name="Picture">
+                  <wp:docPr id="978515746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604764871" name="Picture"/>
+                          <pic:cNvPr id="978515746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458887211" name="Picture">
+                  <wp:docPr id="1219137578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458887211" name="Picture"/>
+                          <pic:cNvPr id="1219137578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381519052" name="Picture">
+                  <wp:docPr id="1618742154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381519052" name="Picture"/>
+                          <pic:cNvPr id="1618742154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941687031" name="Picture">
+                  <wp:docPr id="91136745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941687031" name="Picture"/>
+                          <pic:cNvPr id="91136745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667625133" name="Picture">
+                  <wp:docPr id="1714519120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667625133" name="Picture"/>
+                          <pic:cNvPr id="1714519120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="594005351" name="Picture">
+                        <wp:docPr id="1742804424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="594005351" name="Picture"/>
+                                <pic:cNvPr id="1742804424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1629136758" name="Picture">
+                        <wp:docPr id="264685222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1629136758" name="Picture"/>
+                                <pic:cNvPr id="264685222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="552133307" name="Picture">
+                  <wp:docPr id="2012905262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="552133307" name="Picture"/>
+                          <pic:cNvPr id="2012905262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24433,57 +24433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030405379" name="Picture">
+                  <wp:docPr id="716389446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030405379" name="Picture"/>
+                          <pic:cNvPr id="716389446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25113,57 +25113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031068326" name="Picture">
+                  <wp:docPr id="509603972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031068326" name="Picture"/>
+                          <pic:cNvPr id="509603972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26174,57 +26174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171949290" name="Picture">
+                  <wp:docPr id="1967571690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171949290" name="Picture"/>
+                          <pic:cNvPr id="1967571690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26277,57 +26277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428773255" name="Picture">
+                  <wp:docPr id="1364455503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428773255" name="Picture"/>
+                          <pic:cNvPr id="1364455503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27735,57 +27735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295681531" name="Picture">
+                  <wp:docPr id="1404243068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295681531" name="Picture"/>
+                          <pic:cNvPr id="1404243068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28932,57 +28932,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="991589864" name="Picture">
+                        <wp:docPr id="1347514751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="991589864" name="Picture"/>
+                                <pic:cNvPr id="1347514751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31500,57 +31500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1889340032" name="Picture">
+                  <wp:docPr id="1692905846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1889340032" name="Picture"/>
+                          <pic:cNvPr id="1692905846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31589,57 +31589,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814378336" name="Picture">
+                  <wp:docPr id="302650090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814378336" name="Picture"/>
+                          <pic:cNvPr id="302650090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32233,57 +32233,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83409465" name="Picture">
+                  <wp:docPr id="1233867613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83409465" name="Picture"/>
+                          <pic:cNvPr id="1233867613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33231,57 +33231,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="172958490" name="Picture">
+                  <wp:docPr id="919699743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="172958490" name="Picture"/>
+                          <pic:cNvPr id="919699743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33334,57 +33334,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777815295" name="Picture">
+                  <wp:docPr id="2092690823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777815295" name="Picture"/>
+                          <pic:cNvPr id="2092690823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34711,57 +34711,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209031335" name="Picture">
+                  <wp:docPr id="440134275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209031335" name="Picture"/>
+                          <pic:cNvPr id="440134275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35854,57 +35854,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2011805807" name="Picture">
+                        <wp:docPr id="1511185486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2011805807" name="Picture"/>
+                                <pic:cNvPr id="1511185486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37075,57 +37075,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038487895" name="Picture">
+                  <wp:docPr id="532171389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038487895" name="Picture"/>
+                          <pic:cNvPr id="532171389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37146,57 +37146,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024093954" name="Picture">
+                  <wp:docPr id="1500352839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024093954" name="Picture"/>
+                          <pic:cNvPr id="1500352839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37560,57 +37560,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115815883" name="Picture">
+                  <wp:docPr id="1652538956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115815883" name="Picture"/>
+                          <pic:cNvPr id="1652538956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>