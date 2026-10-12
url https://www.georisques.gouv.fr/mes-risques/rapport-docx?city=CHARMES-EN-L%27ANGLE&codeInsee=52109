--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269708785" name="Picture">
+                  <wp:docPr id="1704124322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269708785" name="Picture"/>
+                          <pic:cNvPr id="1704124322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229887034" name="Picture">
+                  <wp:docPr id="1321269715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229887034" name="Picture"/>
+                          <pic:cNvPr id="1321269715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1827745749" name="Picture">
+                        <wp:docPr id="1192356333" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1827745749" name="Picture"/>
+                                <pic:cNvPr id="1192356333" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109399836" name="Picture">
+                  <wp:docPr id="1970960884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109399836" name="Picture"/>
+                          <pic:cNvPr id="1970960884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284919356" name="Picture">
+                  <wp:docPr id="1111245426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284919356" name="Picture"/>
+                          <pic:cNvPr id="1111245426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034529318" name="Picture">
+                  <wp:docPr id="1584030078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034529318" name="Picture"/>
+                          <pic:cNvPr id="1584030078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030332873" name="Picture">
+                  <wp:docPr id="630959515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030332873" name="Picture"/>
+                          <pic:cNvPr id="630959515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540344996" name="Picture">
+                  <wp:docPr id="2056042062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540344996" name="Picture"/>
+                          <pic:cNvPr id="2056042062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1733866055" name="Picture">
+                        <wp:docPr id="879371899" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1733866055" name="Picture"/>
+                                <pic:cNvPr id="879371899" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="985028761" name="Picture">
+                        <wp:docPr id="1545762035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="985028761" name="Picture"/>
+                                <pic:cNvPr id="1545762035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1062368197" name="Picture">
+                        <wp:docPr id="74109252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1062368197" name="Picture"/>
+                                <pic:cNvPr id="74109252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1495850195" name="Picture">
+                        <wp:docPr id="535822717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1495850195" name="Picture"/>
+                                <pic:cNvPr id="535822717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1751421074" name="Picture">
+                        <wp:docPr id="921285317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1751421074" name="Picture"/>
+                                <pic:cNvPr id="921285317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1374686006" name="Picture">
+                        <wp:docPr id="613640605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1374686006" name="Picture"/>
+                                <pic:cNvPr id="613640605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1222217547" name="Picture">
+                        <wp:docPr id="899036838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1222217547" name="Picture"/>
+                                <pic:cNvPr id="899036838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1420951516" name="Picture">
+                        <wp:docPr id="562400994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1420951516" name="Picture"/>
+                                <pic:cNvPr id="562400994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2105878497" name="Picture">
+                        <wp:docPr id="1957003839" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2105878497" name="Picture"/>
+                                <pic:cNvPr id="1957003839" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="545821271" name="Picture">
+                        <wp:docPr id="1036321252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="545821271" name="Picture"/>
+                                <pic:cNvPr id="1036321252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1978795671" name="Picture">
+                        <wp:docPr id="510670584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1978795671" name="Picture"/>
+                                <pic:cNvPr id="510670584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2097632438" name="Picture">
+                        <wp:docPr id="891465977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2097632438" name="Picture"/>
+                                <pic:cNvPr id="891465977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="762357561" name="Picture">
+                        <wp:docPr id="382140434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="762357561" name="Picture"/>
+                                <pic:cNvPr id="382140434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1812199080" name="Picture">
+                        <wp:docPr id="799631677" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1812199080" name="Picture"/>
+                                <pic:cNvPr id="799631677" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1520785213" name="Picture">
+                        <wp:docPr id="163230772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1520785213" name="Picture"/>
+                                <pic:cNvPr id="163230772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374073831" name="Picture">
+                  <wp:docPr id="1345812746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374073831" name="Picture"/>
+                          <pic:cNvPr id="1345812746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250113808" name="Picture">
+                  <wp:docPr id="1665988741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250113808" name="Picture"/>
+                          <pic:cNvPr id="1665988741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969938542" name="Picture">
+                  <wp:docPr id="656579402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969938542" name="Picture"/>
+                          <pic:cNvPr id="656579402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663473919" name="Picture">
+                  <wp:docPr id="1844627534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663473919" name="Picture"/>
+                          <pic:cNvPr id="1844627534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2011932559" name="Picture">
+                  <wp:docPr id="996145077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2011932559" name="Picture"/>
+                          <pic:cNvPr id="996145077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113982157" name="Picture">
+                  <wp:docPr id="2105294764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113982157" name="Picture"/>
+                          <pic:cNvPr id="2105294764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="307731565" name="Picture">
+                        <wp:docPr id="1781763166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="307731565" name="Picture"/>
+                                <pic:cNvPr id="1781763166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1600272246" name="Picture">
+                  <wp:docPr id="405604176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1600272246" name="Picture"/>
+                          <pic:cNvPr id="405604176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727181055" name="Picture">
+                  <wp:docPr id="184272710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727181055" name="Picture"/>
+                          <pic:cNvPr id="184272710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223224504" name="Picture">
+                  <wp:docPr id="2094852923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223224504" name="Picture"/>
+                          <pic:cNvPr id="2094852923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659035467" name="Picture">
+                  <wp:docPr id="1137685587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659035467" name="Picture"/>
+                          <pic:cNvPr id="1137685587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584338882" name="Picture">
+                  <wp:docPr id="1423627986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584338882" name="Picture"/>
+                          <pic:cNvPr id="1423627986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236122725" name="Picture">
+                  <wp:docPr id="200414520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236122725" name="Picture"/>
+                          <pic:cNvPr id="200414520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1433972491" name="Picture">
+                        <wp:docPr id="1461783477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1433972491" name="Picture"/>
+                                <pic:cNvPr id="1461783477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289813531" name="Picture">
+                  <wp:docPr id="1289854908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289813531" name="Picture"/>
+                          <pic:cNvPr id="1289854908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374219829" name="Picture">
+                  <wp:docPr id="1200937292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374219829" name="Picture"/>
+                          <pic:cNvPr id="1200937292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2002379122" name="Picture">
+                  <wp:docPr id="1897367124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2002379122" name="Picture"/>
+                          <pic:cNvPr id="1897367124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1557514945" name="Picture">
+                  <wp:docPr id="1312557477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1557514945" name="Picture"/>
+                          <pic:cNvPr id="1312557477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="138374334" name="Picture">
+                  <wp:docPr id="1812022003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="138374334" name="Picture"/>
+                          <pic:cNvPr id="1812022003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128085877" name="Picture">
+                  <wp:docPr id="304091101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128085877" name="Picture"/>
+                          <pic:cNvPr id="304091101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="672157007" name="Picture">
+                        <wp:docPr id="670526835" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="672157007" name="Picture"/>
+                                <pic:cNvPr id="670526835" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376254611" name="Picture">
+                  <wp:docPr id="901497015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376254611" name="Picture"/>
+                          <pic:cNvPr id="901497015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357285240" name="Picture">
+                  <wp:docPr id="1192545009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357285240" name="Picture"/>
+                          <pic:cNvPr id="1192545009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536060185" name="Picture">
+                  <wp:docPr id="457233248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536060185" name="Picture"/>
+                          <pic:cNvPr id="457233248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708916982" name="Picture">
+                  <wp:docPr id="310361540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708916982" name="Picture"/>
+                          <pic:cNvPr id="310361540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56968015" name="Picture">
+                  <wp:docPr id="2020854130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56968015" name="Picture"/>
+                          <pic:cNvPr id="2020854130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141804458" name="Picture">
+                  <wp:docPr id="1239336942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141804458" name="Picture"/>
+                          <pic:cNvPr id="1239336942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="263031897" name="Picture">
+                        <wp:docPr id="1301392648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="263031897" name="Picture"/>
+                                <pic:cNvPr id="1301392648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126660803" name="Picture">
+                  <wp:docPr id="576952477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126660803" name="Picture"/>
+                          <pic:cNvPr id="576952477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537651642" name="Picture">
+                  <wp:docPr id="1658492980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537651642" name="Picture"/>
+                          <pic:cNvPr id="1658492980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116654908" name="Picture">
+                  <wp:docPr id="1863263862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116654908" name="Picture"/>
+                          <pic:cNvPr id="1863263862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096655698" name="Picture">
+                  <wp:docPr id="1688820866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096655698" name="Picture"/>
+                          <pic:cNvPr id="1688820866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687250673" name="Picture">
+                  <wp:docPr id="1216443324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687250673" name="Picture"/>
+                          <pic:cNvPr id="1216443324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208894777" name="Picture">
+                  <wp:docPr id="875967303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208894777" name="Picture"/>
+                          <pic:cNvPr id="875967303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628009029" name="Picture">
+                  <wp:docPr id="1614483146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628009029" name="Picture"/>
+                          <pic:cNvPr id="1614483146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935399955" name="Picture">
+                  <wp:docPr id="616691449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935399955" name="Picture"/>
+                          <pic:cNvPr id="616691449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915829347" name="Picture">
+                  <wp:docPr id="684299934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915829347" name="Picture"/>
+                          <pic:cNvPr id="684299934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>