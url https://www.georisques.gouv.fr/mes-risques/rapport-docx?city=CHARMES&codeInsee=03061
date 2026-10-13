--- v0 (2026-08-20)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673200361" name="Picture">
+                  <wp:docPr id="2095063110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673200361" name="Picture"/>
+                          <pic:cNvPr id="2095063110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920995753" name="Picture">
+                  <wp:docPr id="936151714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920995753" name="Picture"/>
+                          <pic:cNvPr id="936151714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1187275644" name="Picture">
+                        <wp:docPr id="162487528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1187275644" name="Picture"/>
+                                <pic:cNvPr id="162487528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609405878" name="Picture">
+                  <wp:docPr id="224005952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609405878" name="Picture"/>
+                          <pic:cNvPr id="224005952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786968674" name="Picture">
+                  <wp:docPr id="2116470180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786968674" name="Picture"/>
+                          <pic:cNvPr id="2116470180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1480222803" name="Picture">
+                  <wp:docPr id="597891164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1480222803" name="Picture"/>
+                          <pic:cNvPr id="597891164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189281667" name="Picture">
+                  <wp:docPr id="128736903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189281667" name="Picture"/>
+                          <pic:cNvPr id="128736903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="632774840" name="Picture">
+                  <wp:docPr id="1063561438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="632774840" name="Picture"/>
+                          <pic:cNvPr id="1063561438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="826525641" name="Picture">
+                        <wp:docPr id="1360471219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="826525641" name="Picture"/>
+                                <pic:cNvPr id="1360471219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1675637659" name="Picture">
+                        <wp:docPr id="2099500576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1675637659" name="Picture"/>
+                                <pic:cNvPr id="2099500576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="656178474" name="Picture">
+                        <wp:docPr id="249290096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="656178474" name="Picture"/>
+                                <pic:cNvPr id="249290096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1931511609" name="Picture">
+                        <wp:docPr id="590498671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1931511609" name="Picture"/>
+                                <pic:cNvPr id="590498671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1106569848" name="Picture">
+                        <wp:docPr id="2063129072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1106569848" name="Picture"/>
+                                <pic:cNvPr id="2063129072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1249379014" name="Picture">
+                        <wp:docPr id="2121719262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1249379014" name="Picture"/>
+                                <pic:cNvPr id="2121719262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="561119460" name="Picture">
+                        <wp:docPr id="712412738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="561119460" name="Picture"/>
+                                <pic:cNvPr id="712412738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="146397858" name="Picture">
+                        <wp:docPr id="1811576250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="146397858" name="Picture"/>
+                                <pic:cNvPr id="1811576250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="590330179" name="Picture">
+                        <wp:docPr id="1707307864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="590330179" name="Picture"/>
+                                <pic:cNvPr id="1707307864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="199277164" name="Picture">
+                        <wp:docPr id="513932427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="199277164" name="Picture"/>
+                                <pic:cNvPr id="513932427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1479260091" name="Picture">
+                        <wp:docPr id="15265276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1479260091" name="Picture"/>
+                                <pic:cNvPr id="15265276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="170716317" name="Picture">
+                        <wp:docPr id="2046481073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="170716317" name="Picture"/>
+                                <pic:cNvPr id="2046481073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1936164337" name="Picture">
+                        <wp:docPr id="917012416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1936164337" name="Picture"/>
+                                <pic:cNvPr id="917012416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="796802793" name="Picture">
+                        <wp:docPr id="904165391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="796802793" name="Picture"/>
+                                <pic:cNvPr id="904165391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1357167148" name="Picture">
+                        <wp:docPr id="1170217822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1357167148" name="Picture"/>
+                                <pic:cNvPr id="1170217822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653223261" name="Picture">
+                  <wp:docPr id="939985933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653223261" name="Picture"/>
+                          <pic:cNvPr id="939985933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183526371" name="Picture">
+                  <wp:docPr id="1376793130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183526371" name="Picture"/>
+                          <pic:cNvPr id="1376793130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="39573247" name="Picture">
+                  <wp:docPr id="205665309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="39573247" name="Picture"/>
+                          <pic:cNvPr id="205665309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584093294" name="Picture">
+                  <wp:docPr id="1477227247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584093294" name="Picture"/>
+                          <pic:cNvPr id="1477227247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815249303" name="Picture">
+                  <wp:docPr id="1737678867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815249303" name="Picture"/>
+                          <pic:cNvPr id="1737678867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669315297" name="Picture">
+                  <wp:docPr id="559537656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669315297" name="Picture"/>
+                          <pic:cNvPr id="559537656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1406273762" name="Picture">
+                        <wp:docPr id="419154597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1406273762" name="Picture"/>
+                                <pic:cNvPr id="419154597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336481942" name="Picture">
+                  <wp:docPr id="989416545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336481942" name="Picture"/>
+                          <pic:cNvPr id="989416545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503283964" name="Picture">
+                  <wp:docPr id="679866878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503283964" name="Picture"/>
+                          <pic:cNvPr id="679866878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588137657" name="Picture">
+                  <wp:docPr id="1852684457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588137657" name="Picture"/>
+                          <pic:cNvPr id="1852684457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857383185" name="Picture">
+                  <wp:docPr id="1922002974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857383185" name="Picture"/>
+                          <pic:cNvPr id="1922002974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887535491" name="Picture">
+                  <wp:docPr id="621199847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887535491" name="Picture"/>
+                          <pic:cNvPr id="621199847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789006754" name="Picture">
+                  <wp:docPr id="1103022498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789006754" name="Picture"/>
+                          <pic:cNvPr id="1103022498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1065403661" name="Picture">
+                        <wp:docPr id="1822388174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1065403661" name="Picture"/>
+                                <pic:cNvPr id="1822388174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1491366434" name="Picture">
+                        <wp:docPr id="37309693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1491366434" name="Picture"/>
+                                <pic:cNvPr id="37309693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963019695" name="Picture">
+                  <wp:docPr id="1286003402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963019695" name="Picture"/>
+                          <pic:cNvPr id="1286003402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26058,57 +26058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935067195" name="Picture">
+                  <wp:docPr id="1542593869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935067195" name="Picture"/>
+                          <pic:cNvPr id="1542593869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850300942" name="Picture">
+                  <wp:docPr id="861226879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850300942" name="Picture"/>
+                          <pic:cNvPr id="861226879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27799,57 +27799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323174305" name="Picture">
+                  <wp:docPr id="1416796937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323174305" name="Picture"/>
+                          <pic:cNvPr id="1416796937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_37.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27902,57 +27902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058923201" name="Picture">
+                  <wp:docPr id="881537470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058923201" name="Picture"/>
+                          <pic:cNvPr id="881537470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29360,57 +29360,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701448346" name="Picture">
+                  <wp:docPr id="1462545886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701448346" name="Picture"/>
+                          <pic:cNvPr id="1462545886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_36.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30557,57 +30557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="139220073" name="Picture">
+                        <wp:docPr id="898115876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="139220073" name="Picture"/>
+                                <pic:cNvPr id="898115876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33324,57 +33324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125089939" name="Picture">
+                  <wp:docPr id="113030637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125089939" name="Picture"/>
+                          <pic:cNvPr id="113030637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33413,57 +33413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403864270" name="Picture">
+                  <wp:docPr id="1041489226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403864270" name="Picture"/>
+                          <pic:cNvPr id="1041489226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34057,57 +34057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967355854" name="Picture">
+                  <wp:docPr id="1252397733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967355854" name="Picture"/>
+                          <pic:cNvPr id="1252397733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35055,57 +35055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363059338" name="Picture">
+                  <wp:docPr id="2117110676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363059338" name="Picture"/>
+                          <pic:cNvPr id="2117110676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35158,57 +35158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149772938" name="Picture">
+                  <wp:docPr id="1650985984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149772938" name="Picture"/>
+                          <pic:cNvPr id="1650985984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36535,57 +36535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009448394" name="Picture">
+                  <wp:docPr id="78898652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009448394" name="Picture"/>
+                          <pic:cNvPr id="78898652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37678,57 +37678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="956795753" name="Picture">
+                        <wp:docPr id="1429528493" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="956795753" name="Picture"/>
+                                <pic:cNvPr id="1429528493" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39036,57 +39036,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667647596" name="Picture">
+                  <wp:docPr id="1311919570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667647596" name="Picture"/>
+                          <pic:cNvPr id="1311919570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39125,57 +39125,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1918238661" name="Picture">
+                  <wp:docPr id="659068547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1918238661" name="Picture"/>
+                          <pic:cNvPr id="659068547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39748,57 +39748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644825567" name="Picture">
+                  <wp:docPr id="2025348649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644825567" name="Picture"/>
+                          <pic:cNvPr id="2025348649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40665,57 +40665,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728023443" name="Picture">
+                  <wp:docPr id="336554988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728023443" name="Picture"/>
+                          <pic:cNvPr id="336554988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40768,57 +40768,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807851870" name="Picture">
+                  <wp:docPr id="1990945435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807851870" name="Picture"/>
+                          <pic:cNvPr id="1990945435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42091,57 +42091,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553142967" name="Picture">
+                  <wp:docPr id="361649140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553142967" name="Picture"/>
+                          <pic:cNvPr id="361649140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42726,57 +42726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652408273" name="Picture">
+                  <wp:docPr id="953945196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652408273" name="Picture"/>
+                          <pic:cNvPr id="953945196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42797,57 +42797,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007159158" name="Picture">
+                  <wp:docPr id="886201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007159158" name="Picture"/>
+                          <pic:cNvPr id="886201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43211,57 +43211,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905100637" name="Picture">
+                  <wp:docPr id="307767273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905100637" name="Picture"/>
+                          <pic:cNvPr id="307767273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>