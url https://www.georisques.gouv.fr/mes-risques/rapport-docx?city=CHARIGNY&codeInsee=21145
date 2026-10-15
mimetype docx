--- v0 (2026-08-18)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1757663426" name="Picture">
+                  <wp:docPr id="224353635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1757663426" name="Picture"/>
+                          <pic:cNvPr id="224353635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902855013" name="Picture">
+                  <wp:docPr id="567752851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902855013" name="Picture"/>
+                          <pic:cNvPr id="567752851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1124474500" name="Picture">
+                        <wp:docPr id="134024012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1124474500" name="Picture"/>
+                                <pic:cNvPr id="134024012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006774670" name="Picture">
+                  <wp:docPr id="1699328935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006774670" name="Picture"/>
+                          <pic:cNvPr id="1699328935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553281964" name="Picture">
+                  <wp:docPr id="2095891805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553281964" name="Picture"/>
+                          <pic:cNvPr id="2095891805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708613063" name="Picture">
+                  <wp:docPr id="1045294350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708613063" name="Picture"/>
+                          <pic:cNvPr id="1045294350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113617616" name="Picture">
+                  <wp:docPr id="525287924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113617616" name="Picture"/>
+                          <pic:cNvPr id="525287924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023860589" name="Picture">
+                  <wp:docPr id="730296174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023860589" name="Picture"/>
+                          <pic:cNvPr id="730296174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1225701292" name="Picture">
+                        <wp:docPr id="123204979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1225701292" name="Picture"/>
+                                <pic:cNvPr id="123204979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="828683986" name="Picture">
+                        <wp:docPr id="709503658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="828683986" name="Picture"/>
+                                <pic:cNvPr id="709503658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="608951810" name="Picture">
+                        <wp:docPr id="1548848775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="608951810" name="Picture"/>
+                                <pic:cNvPr id="1548848775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1384705704" name="Picture">
+                        <wp:docPr id="146313353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1384705704" name="Picture"/>
+                                <pic:cNvPr id="146313353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="508057740" name="Picture">
+                        <wp:docPr id="1319048374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="508057740" name="Picture"/>
+                                <pic:cNvPr id="1319048374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1871606746" name="Picture">
+                        <wp:docPr id="1401131573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1871606746" name="Picture"/>
+                                <pic:cNvPr id="1401131573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1962804258" name="Picture">
+                        <wp:docPr id="344098710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1962804258" name="Picture"/>
+                                <pic:cNvPr id="344098710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="754867553" name="Picture">
+                        <wp:docPr id="2042161378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="754867553" name="Picture"/>
+                                <pic:cNvPr id="2042161378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="285197294" name="Picture">
+                        <wp:docPr id="1694471852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="285197294" name="Picture"/>
+                                <pic:cNvPr id="1694471852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="973286003" name="Picture">
+                        <wp:docPr id="1986877087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="973286003" name="Picture"/>
+                                <pic:cNvPr id="1986877087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="734251872" name="Picture">
+                        <wp:docPr id="1572082034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="734251872" name="Picture"/>
+                                <pic:cNvPr id="1572082034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1657095613" name="Picture">
+                        <wp:docPr id="664254632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1657095613" name="Picture"/>
+                                <pic:cNvPr id="664254632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1729265746" name="Picture">
+                        <wp:docPr id="1050913490" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1729265746" name="Picture"/>
+                                <pic:cNvPr id="1050913490" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1599863357" name="Picture">
+                        <wp:docPr id="1221643898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1599863357" name="Picture"/>
+                                <pic:cNvPr id="1221643898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1438789691" name="Picture">
+                        <wp:docPr id="153462813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1438789691" name="Picture"/>
+                                <pic:cNvPr id="153462813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174120524" name="Picture">
+                  <wp:docPr id="209159227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174120524" name="Picture"/>
+                          <pic:cNvPr id="209159227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969556415" name="Picture">
+                  <wp:docPr id="1288160655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969556415" name="Picture"/>
+                          <pic:cNvPr id="1288160655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1206788722" name="Picture">
+                  <wp:docPr id="163090235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1206788722" name="Picture"/>
+                          <pic:cNvPr id="163090235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157229569" name="Picture">
+                  <wp:docPr id="747328761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157229569" name="Picture"/>
+                          <pic:cNvPr id="747328761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905054885" name="Picture">
+                  <wp:docPr id="1354122493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905054885" name="Picture"/>
+                          <pic:cNvPr id="1354122493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098617043" name="Picture">
+                  <wp:docPr id="94627076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098617043" name="Picture"/>
+                          <pic:cNvPr id="94627076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1199244853" name="Picture">
+                        <wp:docPr id="1505898733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1199244853" name="Picture"/>
+                                <pic:cNvPr id="1505898733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574924664" name="Picture">
+                  <wp:docPr id="1241456385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574924664" name="Picture"/>
+                          <pic:cNvPr id="1241456385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1326858097" name="Picture">
+                  <wp:docPr id="1632300561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1326858097" name="Picture"/>
+                          <pic:cNvPr id="1632300561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355006472" name="Picture">
+                  <wp:docPr id="700972941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355006472" name="Picture"/>
+                          <pic:cNvPr id="700972941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418877830" name="Picture">
+                  <wp:docPr id="1671520933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418877830" name="Picture"/>
+                          <pic:cNvPr id="1671520933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974303042" name="Picture">
+                  <wp:docPr id="1192180893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974303042" name="Picture"/>
+                          <pic:cNvPr id="1192180893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673948059" name="Picture">
+                  <wp:docPr id="880981733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673948059" name="Picture"/>
+                          <pic:cNvPr id="880981733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1138243705" name="Picture">
+                        <wp:docPr id="1826444277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1138243705" name="Picture"/>
+                                <pic:cNvPr id="1826444277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319949098" name="Picture">
+                  <wp:docPr id="1305077013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319949098" name="Picture"/>
+                          <pic:cNvPr id="1305077013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114444656" name="Picture">
+                  <wp:docPr id="1802936541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114444656" name="Picture"/>
+                          <pic:cNvPr id="1802936541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192515066" name="Picture">
+                  <wp:docPr id="1846514055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192515066" name="Picture"/>
+                          <pic:cNvPr id="1846514055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843890727" name="Picture">
+                  <wp:docPr id="398953880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843890727" name="Picture"/>
+                          <pic:cNvPr id="398953880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751411220" name="Picture">
+                  <wp:docPr id="579793894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751411220" name="Picture"/>
+                          <pic:cNvPr id="579793894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578935586" name="Picture">
+                  <wp:docPr id="1207515161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578935586" name="Picture"/>
+                          <pic:cNvPr id="1207515161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="810943871" name="Picture">
+                        <wp:docPr id="1537758201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="810943871" name="Picture"/>
+                                <pic:cNvPr id="1537758201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472027292" name="Picture">
+                  <wp:docPr id="1436520805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472027292" name="Picture"/>
+                          <pic:cNvPr id="1436520805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71901685" name="Picture">
+                  <wp:docPr id="684317439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71901685" name="Picture"/>
+                          <pic:cNvPr id="684317439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385996921" name="Picture">
+                  <wp:docPr id="1213199821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385996921" name="Picture"/>
+                          <pic:cNvPr id="1213199821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063802137" name="Picture">
+                  <wp:docPr id="1926085372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063802137" name="Picture"/>
+                          <pic:cNvPr id="1926085372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775845343" name="Picture">
+                  <wp:docPr id="1763342328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775845343" name="Picture"/>
+                          <pic:cNvPr id="1763342328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666121244" name="Picture">
+                  <wp:docPr id="202770924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666121244" name="Picture"/>
+                          <pic:cNvPr id="202770924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="836989615" name="Picture">
+                        <wp:docPr id="2122578873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="836989615" name="Picture"/>
+                                <pic:cNvPr id="2122578873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598694827" name="Picture">
+                  <wp:docPr id="1366664110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598694827" name="Picture"/>
+                          <pic:cNvPr id="1366664110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158540667" name="Picture">
+                  <wp:docPr id="810206218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158540667" name="Picture"/>
+                          <pic:cNvPr id="810206218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660261256" name="Picture">
+                  <wp:docPr id="1157605195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660261256" name="Picture"/>
+                          <pic:cNvPr id="1157605195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369877828" name="Picture">
+                  <wp:docPr id="1034692215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369877828" name="Picture"/>
+                          <pic:cNvPr id="1034692215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126193894" name="Picture">
+                  <wp:docPr id="1579850899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126193894" name="Picture"/>
+                          <pic:cNvPr id="1579850899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429447749" name="Picture">
+                  <wp:docPr id="1010854460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429447749" name="Picture"/>
+                          <pic:cNvPr id="1010854460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005785201" name="Picture">
+                  <wp:docPr id="2019668908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005785201" name="Picture"/>
+                          <pic:cNvPr id="2019668908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903787790" name="Picture">
+                  <wp:docPr id="1506558341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903787790" name="Picture"/>
+                          <pic:cNvPr id="1506558341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100261460" name="Picture">
+                  <wp:docPr id="862871282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100261460" name="Picture"/>
+                          <pic:cNvPr id="862871282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>