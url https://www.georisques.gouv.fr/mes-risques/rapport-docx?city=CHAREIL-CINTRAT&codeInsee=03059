--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297473455" name="Picture">
+                  <wp:docPr id="372014199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297473455" name="Picture"/>
+                          <pic:cNvPr id="372014199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529675085" name="Picture">
+                  <wp:docPr id="139458083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529675085" name="Picture"/>
+                          <pic:cNvPr id="139458083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1873558881" name="Picture">
+                        <wp:docPr id="936901268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1873558881" name="Picture"/>
+                                <pic:cNvPr id="936901268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1707736611" name="Picture">
+                  <wp:docPr id="2033396891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1707736611" name="Picture"/>
+                          <pic:cNvPr id="2033396891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392950585" name="Picture">
+                  <wp:docPr id="1555429303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392950585" name="Picture"/>
+                          <pic:cNvPr id="1555429303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036867910" name="Picture">
+                  <wp:docPr id="1040312246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036867910" name="Picture"/>
+                          <pic:cNvPr id="1040312246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131233703" name="Picture">
+                  <wp:docPr id="762868986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131233703" name="Picture"/>
+                          <pic:cNvPr id="762868986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="684082399" name="Picture">
+                  <wp:docPr id="726203490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="684082399" name="Picture"/>
+                          <pic:cNvPr id="726203490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="294278504" name="Picture">
+                        <wp:docPr id="256381691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="294278504" name="Picture"/>
+                                <pic:cNvPr id="256381691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="270541448" name="Picture">
+                        <wp:docPr id="335545049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="270541448" name="Picture"/>
+                                <pic:cNvPr id="335545049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1509651810" name="Picture">
+                        <wp:docPr id="1764405938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1509651810" name="Picture"/>
+                                <pic:cNvPr id="1764405938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1047757690" name="Picture">
+                        <wp:docPr id="1214538139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1047757690" name="Picture"/>
+                                <pic:cNvPr id="1214538139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1291080481" name="Picture">
+                        <wp:docPr id="752074751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1291080481" name="Picture"/>
+                                <pic:cNvPr id="752074751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1196471426" name="Picture">
+                        <wp:docPr id="712840157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1196471426" name="Picture"/>
+                                <pic:cNvPr id="712840157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1951508122" name="Picture">
+                        <wp:docPr id="1960487561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1951508122" name="Picture"/>
+                                <pic:cNvPr id="1960487561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1344105587" name="Picture">
+                        <wp:docPr id="13645908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1344105587" name="Picture"/>
+                                <pic:cNvPr id="13645908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="743183170" name="Picture">
+                        <wp:docPr id="820587633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="743183170" name="Picture"/>
+                                <pic:cNvPr id="820587633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1636493016" name="Picture">
+                        <wp:docPr id="1383620717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1636493016" name="Picture"/>
+                                <pic:cNvPr id="1383620717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1989351116" name="Picture">
+                        <wp:docPr id="1499462294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1989351116" name="Picture"/>
+                                <pic:cNvPr id="1499462294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="526824824" name="Picture">
+                        <wp:docPr id="1925650112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="526824824" name="Picture"/>
+                                <pic:cNvPr id="1925650112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1369069904" name="Picture">
+                        <wp:docPr id="1264644592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1369069904" name="Picture"/>
+                                <pic:cNvPr id="1264644592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1677050576" name="Picture">
+                        <wp:docPr id="1587237706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1677050576" name="Picture"/>
+                                <pic:cNvPr id="1587237706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="780408795" name="Picture">
+                        <wp:docPr id="113400408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="780408795" name="Picture"/>
+                                <pic:cNvPr id="113400408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917082045" name="Picture">
+                  <wp:docPr id="1240665268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917082045" name="Picture"/>
+                          <pic:cNvPr id="1240665268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021996829" name="Picture">
+                  <wp:docPr id="1015630849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021996829" name="Picture"/>
+                          <pic:cNvPr id="1015630849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693198906" name="Picture">
+                  <wp:docPr id="1082545559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693198906" name="Picture"/>
+                          <pic:cNvPr id="1082545559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95978007" name="Picture">
+                  <wp:docPr id="91103677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95978007" name="Picture"/>
+                          <pic:cNvPr id="91103677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086736294" name="Picture">
+                  <wp:docPr id="2018883425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086736294" name="Picture"/>
+                          <pic:cNvPr id="2018883425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1515597043" name="Picture">
+                  <wp:docPr id="1843264091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1515597043" name="Picture"/>
+                          <pic:cNvPr id="1843264091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1514438821" name="Picture">
+                        <wp:docPr id="506200467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1514438821" name="Picture"/>
+                                <pic:cNvPr id="506200467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705066667" name="Picture">
+                  <wp:docPr id="1976833691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705066667" name="Picture"/>
+                          <pic:cNvPr id="1976833691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349751318" name="Picture">
+                  <wp:docPr id="2033922776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349751318" name="Picture"/>
+                          <pic:cNvPr id="2033922776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793532800" name="Picture">
+                  <wp:docPr id="132486389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793532800" name="Picture"/>
+                          <pic:cNvPr id="132486389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299928930" name="Picture">
+                  <wp:docPr id="758857094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299928930" name="Picture"/>
+                          <pic:cNvPr id="758857094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953445161" name="Picture">
+                  <wp:docPr id="1145722342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953445161" name="Picture"/>
+                          <pic:cNvPr id="1145722342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523512457" name="Picture">
+                  <wp:docPr id="1697786793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523512457" name="Picture"/>
+                          <pic:cNvPr id="1697786793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="729271147" name="Picture">
+                        <wp:docPr id="799756173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="729271147" name="Picture"/>
+                                <pic:cNvPr id="799756173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2085667461" name="Picture">
+                        <wp:docPr id="608818868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2085667461" name="Picture"/>
+                                <pic:cNvPr id="608818868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669930584" name="Picture">
+                  <wp:docPr id="676921894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669930584" name="Picture"/>
+                          <pic:cNvPr id="676921894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677848444" name="Picture">
+                  <wp:docPr id="829797102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677848444" name="Picture"/>
+                          <pic:cNvPr id="829797102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="685424341" name="Picture">
+                  <wp:docPr id="1984313861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="685424341" name="Picture"/>
+                          <pic:cNvPr id="1984313861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278535806" name="Picture">
+                  <wp:docPr id="753276150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278535806" name="Picture"/>
+                          <pic:cNvPr id="753276150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035149266" name="Picture">
+                  <wp:docPr id="1365796482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035149266" name="Picture"/>
+                          <pic:cNvPr id="1365796482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747382628" name="Picture">
+                  <wp:docPr id="1171315101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747382628" name="Picture"/>
+                          <pic:cNvPr id="1171315101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="987115145" name="Picture">
+                        <wp:docPr id="1834364943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="987115145" name="Picture"/>
+                                <pic:cNvPr id="1834364943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33109,57 +33109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504129065" name="Picture">
+                  <wp:docPr id="241804904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504129065" name="Picture"/>
+                          <pic:cNvPr id="241804904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33198,57 +33198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717014743" name="Picture">
+                  <wp:docPr id="396393747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717014743" name="Picture"/>
+                          <pic:cNvPr id="396393747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33842,57 +33842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="555030383" name="Picture">
+                  <wp:docPr id="1261101472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="555030383" name="Picture"/>
+                          <pic:cNvPr id="1261101472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34840,57 +34840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323340125" name="Picture">
+                  <wp:docPr id="1647736276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323340125" name="Picture"/>
+                          <pic:cNvPr id="1647736276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34943,57 +34943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="648558357" name="Picture">
+                  <wp:docPr id="710155551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="648558357" name="Picture"/>
+                          <pic:cNvPr id="710155551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36320,57 +36320,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826700358" name="Picture">
+                  <wp:docPr id="2121085362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826700358" name="Picture"/>
+                          <pic:cNvPr id="2121085362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37463,57 +37463,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="932881570" name="Picture">
+                        <wp:docPr id="457857041" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="932881570" name="Picture"/>
+                                <pic:cNvPr id="457857041" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38852,57 +38852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814494506" name="Picture">
+                  <wp:docPr id="603271990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814494506" name="Picture"/>
+                          <pic:cNvPr id="603271990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38941,57 +38941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796424296" name="Picture">
+                  <wp:docPr id="802772132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796424296" name="Picture"/>
+                          <pic:cNvPr id="802772132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39585,57 +39585,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164516892" name="Picture">
+                  <wp:docPr id="1712982942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164516892" name="Picture"/>
+                          <pic:cNvPr id="1712982942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40643,57 +40643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872599021" name="Picture">
+                  <wp:docPr id="1528790421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872599021" name="Picture"/>
+                          <pic:cNvPr id="1528790421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42918,57 +42918,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1098616241" name="Picture">
+                        <wp:docPr id="1965887459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1098616241" name="Picture"/>
+                                <pic:cNvPr id="1965887459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44213,57 +44213,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1121605772" name="Picture">
+                  <wp:docPr id="1434330886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1121605772" name="Picture"/>
+                          <pic:cNvPr id="1434330886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44284,57 +44284,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401157903" name="Picture">
+                  <wp:docPr id="888677598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401157903" name="Picture"/>
+                          <pic:cNvPr id="888677598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44698,57 +44698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471859584" name="Picture">
+                  <wp:docPr id="258360398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471859584" name="Picture"/>
+                          <pic:cNvPr id="258360398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>