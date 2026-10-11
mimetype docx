--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427300727" name="Picture">
+                  <wp:docPr id="287447674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427300727" name="Picture"/>
+                          <pic:cNvPr id="287447674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121493562" name="Picture">
+                  <wp:docPr id="567162825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121493562" name="Picture"/>
+                          <pic:cNvPr id="567162825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1829671017" name="Picture">
+                        <wp:docPr id="1016721402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1829671017" name="Picture"/>
+                                <pic:cNvPr id="1016721402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1834720890" name="Picture">
+                  <wp:docPr id="801639687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1834720890" name="Picture"/>
+                          <pic:cNvPr id="801639687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1595833996" name="Picture">
+                  <wp:docPr id="575104294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1595833996" name="Picture"/>
+                          <pic:cNvPr id="575104294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1226293500" name="Picture">
+                  <wp:docPr id="1094621149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1226293500" name="Picture"/>
+                          <pic:cNvPr id="1094621149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420314658" name="Picture">
+                  <wp:docPr id="874890549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420314658" name="Picture"/>
+                          <pic:cNvPr id="874890549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943660606" name="Picture">
+                  <wp:docPr id="1001168482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943660606" name="Picture"/>
+                          <pic:cNvPr id="1001168482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1438496227" name="Picture">
+                        <wp:docPr id="1463392194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1438496227" name="Picture"/>
+                                <pic:cNvPr id="1463392194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="717381079" name="Picture">
+                        <wp:docPr id="903008647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="717381079" name="Picture"/>
+                                <pic:cNvPr id="903008647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1297662714" name="Picture">
+                        <wp:docPr id="1556700471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1297662714" name="Picture"/>
+                                <pic:cNvPr id="1556700471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="672263191" name="Picture">
+                        <wp:docPr id="438498581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="672263191" name="Picture"/>
+                                <pic:cNvPr id="438498581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1797391964" name="Picture">
+                        <wp:docPr id="1072090147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1797391964" name="Picture"/>
+                                <pic:cNvPr id="1072090147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="267760750" name="Picture">
+                        <wp:docPr id="2015161554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="267760750" name="Picture"/>
+                                <pic:cNvPr id="2015161554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="523261175" name="Picture">
+                        <wp:docPr id="1973201040" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="523261175" name="Picture"/>
+                                <pic:cNvPr id="1973201040" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="65554666" name="Picture">
+                        <wp:docPr id="696110117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="65554666" name="Picture"/>
+                                <pic:cNvPr id="696110117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="284276344" name="Picture">
+                        <wp:docPr id="1701407718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="284276344" name="Picture"/>
+                                <pic:cNvPr id="1701407718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1507785895" name="Picture">
+                        <wp:docPr id="1342795342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1507785895" name="Picture"/>
+                                <pic:cNvPr id="1342795342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1179471644" name="Picture">
+                        <wp:docPr id="671477965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1179471644" name="Picture"/>
+                                <pic:cNvPr id="671477965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="340483659" name="Picture">
+                        <wp:docPr id="1159673065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="340483659" name="Picture"/>
+                                <pic:cNvPr id="1159673065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1290737950" name="Picture">
+                        <wp:docPr id="1921772814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1290737950" name="Picture"/>
+                                <pic:cNvPr id="1921772814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="789626129" name="Picture">
+                        <wp:docPr id="622294586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="789626129" name="Picture"/>
+                                <pic:cNvPr id="622294586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1222936003" name="Picture">
+                        <wp:docPr id="1410688919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1222936003" name="Picture"/>
+                                <pic:cNvPr id="1410688919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446737574" name="Picture">
+                  <wp:docPr id="1810879588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446737574" name="Picture"/>
+                          <pic:cNvPr id="1810879588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="103373232" name="Picture">
+                  <wp:docPr id="1761998385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="103373232" name="Picture"/>
+                          <pic:cNvPr id="1761998385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957702360" name="Picture">
+                  <wp:docPr id="1672870386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957702360" name="Picture"/>
+                          <pic:cNvPr id="1672870386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491906605" name="Picture">
+                  <wp:docPr id="1842445116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491906605" name="Picture"/>
+                          <pic:cNvPr id="1842445116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942193754" name="Picture">
+                  <wp:docPr id="711170660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942193754" name="Picture"/>
+                          <pic:cNvPr id="711170660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789613137" name="Picture">
+                  <wp:docPr id="848510835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789613137" name="Picture"/>
+                          <pic:cNvPr id="848510835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1993069165" name="Picture">
+                        <wp:docPr id="1826601239" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1993069165" name="Picture"/>
+                                <pic:cNvPr id="1826601239" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148971088" name="Picture">
+                  <wp:docPr id="1507362511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148971088" name="Picture"/>
+                          <pic:cNvPr id="1507362511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1111330856" name="Picture">
+                  <wp:docPr id="1679992875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1111330856" name="Picture"/>
+                          <pic:cNvPr id="1679992875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783458488" name="Picture">
+                  <wp:docPr id="1965335225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783458488" name="Picture"/>
+                          <pic:cNvPr id="1965335225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158117866" name="Picture">
+                  <wp:docPr id="65607046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158117866" name="Picture"/>
+                          <pic:cNvPr id="65607046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="892275765" name="Picture">
+                  <wp:docPr id="511293324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="892275765" name="Picture"/>
+                          <pic:cNvPr id="511293324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511491696" name="Picture">
+                  <wp:docPr id="1326558038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511491696" name="Picture"/>
+                          <pic:cNvPr id="1326558038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1702207480" name="Picture">
+                        <wp:docPr id="12392311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1702207480" name="Picture"/>
+                                <pic:cNvPr id="12392311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="220548070" name="Picture">
+                        <wp:docPr id="1157368804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="220548070" name="Picture"/>
+                                <pic:cNvPr id="1157368804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155964901" name="Picture">
+                  <wp:docPr id="747809443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155964901" name="Picture"/>
+                          <pic:cNvPr id="747809443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238038238" name="Picture">
+                  <wp:docPr id="1222543608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238038238" name="Picture"/>
+                          <pic:cNvPr id="1222543608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106470748" name="Picture">
+                  <wp:docPr id="1934305353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106470748" name="Picture"/>
+                          <pic:cNvPr id="1934305353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067506740" name="Picture">
+                  <wp:docPr id="1253903413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067506740" name="Picture"/>
+                          <pic:cNvPr id="1253903413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1333159780" name="Picture">
+                  <wp:docPr id="58120334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1333159780" name="Picture"/>
+                          <pic:cNvPr id="58120334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071147206" name="Picture">
+                  <wp:docPr id="2092622189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071147206" name="Picture"/>
+                          <pic:cNvPr id="2092622189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1440960040" name="Picture">
+                        <wp:docPr id="1051013887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1440960040" name="Picture"/>
+                                <pic:cNvPr id="1051013887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687968778" name="Picture">
+                  <wp:docPr id="356453839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687968778" name="Picture"/>
+                          <pic:cNvPr id="356453839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566805425" name="Picture">
+                  <wp:docPr id="855773360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566805425" name="Picture"/>
+                          <pic:cNvPr id="855773360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019875385" name="Picture">
+                  <wp:docPr id="211447740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019875385" name="Picture"/>
+                          <pic:cNvPr id="211447740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313666634" name="Picture">
+                  <wp:docPr id="1836548799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313666634" name="Picture"/>
+                          <pic:cNvPr id="1836548799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171018687" name="Picture">
+                  <wp:docPr id="446816275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171018687" name="Picture"/>
+                          <pic:cNvPr id="446816275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618340134" name="Picture">
+                  <wp:docPr id="1353751921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618340134" name="Picture"/>
+                          <pic:cNvPr id="1353751921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1285542654" name="Picture">
+                        <wp:docPr id="1189642005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1285542654" name="Picture"/>
+                                <pic:cNvPr id="1189642005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078955518" name="Picture">
+                  <wp:docPr id="1540533362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078955518" name="Picture"/>
+                          <pic:cNvPr id="1540533362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238393439" name="Picture">
+                  <wp:docPr id="1590124746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238393439" name="Picture"/>
+                          <pic:cNvPr id="1590124746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732585289" name="Picture">
+                  <wp:docPr id="1975916775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732585289" name="Picture"/>
+                          <pic:cNvPr id="1975916775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797835557" name="Picture">
+                  <wp:docPr id="447162745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797835557" name="Picture"/>
+                          <pic:cNvPr id="447162745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993570073" name="Picture">
+                  <wp:docPr id="533924749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993570073" name="Picture"/>
+                          <pic:cNvPr id="533924749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49958401" name="Picture">
+                  <wp:docPr id="1911445544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49958401" name="Picture"/>
+                          <pic:cNvPr id="1911445544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169103675" name="Picture">
+                  <wp:docPr id="504510703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169103675" name="Picture"/>
+                          <pic:cNvPr id="504510703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275188956" name="Picture">
+                  <wp:docPr id="198318791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275188956" name="Picture"/>
+                          <pic:cNvPr id="198318791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115012730" name="Picture">
+                  <wp:docPr id="1792308771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115012730" name="Picture"/>
+                          <pic:cNvPr id="1792308771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>