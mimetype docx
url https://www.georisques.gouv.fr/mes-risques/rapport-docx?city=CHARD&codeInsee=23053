--- v1 (2026-10-11)
+++ v2 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287447674" name="Picture">
+                  <wp:docPr id="450929656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287447674" name="Picture"/>
+                          <pic:cNvPr id="450929656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567162825" name="Picture">
+                  <wp:docPr id="307226393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567162825" name="Picture"/>
+                          <pic:cNvPr id="307226393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1016721402" name="Picture">
+                        <wp:docPr id="1043756456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1016721402" name="Picture"/>
+                                <pic:cNvPr id="1043756456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801639687" name="Picture">
+                  <wp:docPr id="31795718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801639687" name="Picture"/>
+                          <pic:cNvPr id="31795718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575104294" name="Picture">
+                  <wp:docPr id="1888958261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575104294" name="Picture"/>
+                          <pic:cNvPr id="1888958261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1094621149" name="Picture">
+                  <wp:docPr id="532684419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1094621149" name="Picture"/>
+                          <pic:cNvPr id="532684419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874890549" name="Picture">
+                  <wp:docPr id="600765699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874890549" name="Picture"/>
+                          <pic:cNvPr id="600765699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001168482" name="Picture">
+                  <wp:docPr id="834637909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001168482" name="Picture"/>
+                          <pic:cNvPr id="834637909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1463392194" name="Picture">
+                        <wp:docPr id="1299462909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1463392194" name="Picture"/>
+                                <pic:cNvPr id="1299462909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="903008647" name="Picture">
+                        <wp:docPr id="1768584311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="903008647" name="Picture"/>
+                                <pic:cNvPr id="1768584311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1556700471" name="Picture">
+                        <wp:docPr id="952369880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1556700471" name="Picture"/>
+                                <pic:cNvPr id="952369880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="438498581" name="Picture">
+                        <wp:docPr id="1639377945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="438498581" name="Picture"/>
+                                <pic:cNvPr id="1639377945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1072090147" name="Picture">
+                        <wp:docPr id="250922537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1072090147" name="Picture"/>
+                                <pic:cNvPr id="250922537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2015161554" name="Picture">
+                        <wp:docPr id="288303001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2015161554" name="Picture"/>
+                                <pic:cNvPr id="288303001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1973201040" name="Picture">
+                        <wp:docPr id="1054201850" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1973201040" name="Picture"/>
+                                <pic:cNvPr id="1054201850" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="696110117" name="Picture">
+                        <wp:docPr id="917098114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="696110117" name="Picture"/>
+                                <pic:cNvPr id="917098114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1701407718" name="Picture">
+                        <wp:docPr id="1222022257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1701407718" name="Picture"/>
+                                <pic:cNvPr id="1222022257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1342795342" name="Picture">
+                        <wp:docPr id="1304757787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1342795342" name="Picture"/>
+                                <pic:cNvPr id="1304757787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="671477965" name="Picture">
+                        <wp:docPr id="586209695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="671477965" name="Picture"/>
+                                <pic:cNvPr id="586209695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1159673065" name="Picture">
+                        <wp:docPr id="503718171" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1159673065" name="Picture"/>
+                                <pic:cNvPr id="503718171" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1921772814" name="Picture">
+                        <wp:docPr id="730229383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1921772814" name="Picture"/>
+                                <pic:cNvPr id="730229383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="622294586" name="Picture">
+                        <wp:docPr id="1148912888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="622294586" name="Picture"/>
+                                <pic:cNvPr id="1148912888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1410688919" name="Picture">
+                        <wp:docPr id="1622438045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1410688919" name="Picture"/>
+                                <pic:cNvPr id="1622438045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810879588" name="Picture">
+                  <wp:docPr id="1517550418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810879588" name="Picture"/>
+                          <pic:cNvPr id="1517550418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761998385" name="Picture">
+                  <wp:docPr id="2000342612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761998385" name="Picture"/>
+                          <pic:cNvPr id="2000342612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672870386" name="Picture">
+                  <wp:docPr id="536927478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672870386" name="Picture"/>
+                          <pic:cNvPr id="536927478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842445116" name="Picture">
+                  <wp:docPr id="1709785828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842445116" name="Picture"/>
+                          <pic:cNvPr id="1709785828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711170660" name="Picture">
+                  <wp:docPr id="81615459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711170660" name="Picture"/>
+                          <pic:cNvPr id="81615459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848510835" name="Picture">
+                  <wp:docPr id="430605976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848510835" name="Picture"/>
+                          <pic:cNvPr id="430605976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1826601239" name="Picture">
+                        <wp:docPr id="2067448830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1826601239" name="Picture"/>
+                                <pic:cNvPr id="2067448830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507362511" name="Picture">
+                  <wp:docPr id="672396973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507362511" name="Picture"/>
+                          <pic:cNvPr id="672396973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679992875" name="Picture">
+                  <wp:docPr id="1915093159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679992875" name="Picture"/>
+                          <pic:cNvPr id="1915093159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965335225" name="Picture">
+                  <wp:docPr id="1605244974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965335225" name="Picture"/>
+                          <pic:cNvPr id="1605244974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="65607046" name="Picture">
+                  <wp:docPr id="342222375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="65607046" name="Picture"/>
+                          <pic:cNvPr id="342222375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511293324" name="Picture">
+                  <wp:docPr id="1746392942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511293324" name="Picture"/>
+                          <pic:cNvPr id="1746392942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1326558038" name="Picture">
+                  <wp:docPr id="143959807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1326558038" name="Picture"/>
+                          <pic:cNvPr id="143959807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="12392311" name="Picture">
+                        <wp:docPr id="430184478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="12392311" name="Picture"/>
+                                <pic:cNvPr id="430184478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1157368804" name="Picture">
+                        <wp:docPr id="2004506500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1157368804" name="Picture"/>
+                                <pic:cNvPr id="2004506500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747809443" name="Picture">
+                  <wp:docPr id="1311233437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747809443" name="Picture"/>
+                          <pic:cNvPr id="1311233437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1222543608" name="Picture">
+                  <wp:docPr id="758752325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1222543608" name="Picture"/>
+                          <pic:cNvPr id="758752325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934305353" name="Picture">
+                  <wp:docPr id="1811756799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934305353" name="Picture"/>
+                          <pic:cNvPr id="1811756799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253903413" name="Picture">
+                  <wp:docPr id="1721888268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253903413" name="Picture"/>
+                          <pic:cNvPr id="1721888268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58120334" name="Picture">
+                  <wp:docPr id="923445219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58120334" name="Picture"/>
+                          <pic:cNvPr id="923445219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2092622189" name="Picture">
+                  <wp:docPr id="482363018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2092622189" name="Picture"/>
+                          <pic:cNvPr id="482363018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1051013887" name="Picture">
+                        <wp:docPr id="1562370219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1051013887" name="Picture"/>
+                                <pic:cNvPr id="1562370219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356453839" name="Picture">
+                  <wp:docPr id="1140132244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356453839" name="Picture"/>
+                          <pic:cNvPr id="1140132244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855773360" name="Picture">
+                  <wp:docPr id="64541467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855773360" name="Picture"/>
+                          <pic:cNvPr id="64541467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="211447740" name="Picture">
+                  <wp:docPr id="2004083946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="211447740" name="Picture"/>
+                          <pic:cNvPr id="2004083946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836548799" name="Picture">
+                  <wp:docPr id="472127742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836548799" name="Picture"/>
+                          <pic:cNvPr id="472127742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446816275" name="Picture">
+                  <wp:docPr id="1729568103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446816275" name="Picture"/>
+                          <pic:cNvPr id="1729568103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1353751921" name="Picture">
+                  <wp:docPr id="1801671892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1353751921" name="Picture"/>
+                          <pic:cNvPr id="1801671892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1189642005" name="Picture">
+                        <wp:docPr id="1158914695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1189642005" name="Picture"/>
+                                <pic:cNvPr id="1158914695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540533362" name="Picture">
+                  <wp:docPr id="390565458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540533362" name="Picture"/>
+                          <pic:cNvPr id="390565458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1590124746" name="Picture">
+                  <wp:docPr id="1326973351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1590124746" name="Picture"/>
+                          <pic:cNvPr id="1326973351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975916775" name="Picture">
+                  <wp:docPr id="1198507234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975916775" name="Picture"/>
+                          <pic:cNvPr id="1198507234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447162745" name="Picture">
+                  <wp:docPr id="1840856214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447162745" name="Picture"/>
+                          <pic:cNvPr id="1840856214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533924749" name="Picture">
+                  <wp:docPr id="897850903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533924749" name="Picture"/>
+                          <pic:cNvPr id="897850903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911445544" name="Picture">
+                  <wp:docPr id="1969607566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911445544" name="Picture"/>
+                          <pic:cNvPr id="1969607566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="504510703" name="Picture">
+                  <wp:docPr id="1461047246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="504510703" name="Picture"/>
+                          <pic:cNvPr id="1461047246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198318791" name="Picture">
+                  <wp:docPr id="2074100442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198318791" name="Picture"/>
+                          <pic:cNvPr id="2074100442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792308771" name="Picture">
+                  <wp:docPr id="57102563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792308771" name="Picture"/>
+                          <pic:cNvPr id="57102563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>