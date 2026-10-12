--- v2 (2026-10-11)
+++ v3 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450929656" name="Picture">
+                  <wp:docPr id="865757435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450929656" name="Picture"/>
+                          <pic:cNvPr id="865757435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307226393" name="Picture">
+                  <wp:docPr id="990464847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307226393" name="Picture"/>
+                          <pic:cNvPr id="990464847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1043756456" name="Picture">
+                        <wp:docPr id="117068512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1043756456" name="Picture"/>
+                                <pic:cNvPr id="117068512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31795718" name="Picture">
+                  <wp:docPr id="1213695307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31795718" name="Picture"/>
+                          <pic:cNvPr id="1213695307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888958261" name="Picture">
+                  <wp:docPr id="861063338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888958261" name="Picture"/>
+                          <pic:cNvPr id="861063338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532684419" name="Picture">
+                  <wp:docPr id="301116387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532684419" name="Picture"/>
+                          <pic:cNvPr id="301116387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600765699" name="Picture">
+                  <wp:docPr id="2099982564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600765699" name="Picture"/>
+                          <pic:cNvPr id="2099982564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834637909" name="Picture">
+                  <wp:docPr id="1718278013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834637909" name="Picture"/>
+                          <pic:cNvPr id="1718278013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1299462909" name="Picture">
+                        <wp:docPr id="1586988006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1299462909" name="Picture"/>
+                                <pic:cNvPr id="1586988006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1768584311" name="Picture">
+                        <wp:docPr id="418943195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1768584311" name="Picture"/>
+                                <pic:cNvPr id="418943195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="952369880" name="Picture">
+                        <wp:docPr id="980352214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="952369880" name="Picture"/>
+                                <pic:cNvPr id="980352214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1639377945" name="Picture">
+                        <wp:docPr id="1148456302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1639377945" name="Picture"/>
+                                <pic:cNvPr id="1148456302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="250922537" name="Picture">
+                        <wp:docPr id="763334956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="250922537" name="Picture"/>
+                                <pic:cNvPr id="763334956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="288303001" name="Picture">
+                        <wp:docPr id="1749329764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="288303001" name="Picture"/>
+                                <pic:cNvPr id="1749329764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1054201850" name="Picture">
+                        <wp:docPr id="1403417947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1054201850" name="Picture"/>
+                                <pic:cNvPr id="1403417947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="917098114" name="Picture">
+                        <wp:docPr id="106742274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="917098114" name="Picture"/>
+                                <pic:cNvPr id="106742274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1222022257" name="Picture">
+                        <wp:docPr id="396956835" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1222022257" name="Picture"/>
+                                <pic:cNvPr id="396956835" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1304757787" name="Picture">
+                        <wp:docPr id="1269179003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1304757787" name="Picture"/>
+                                <pic:cNvPr id="1269179003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="586209695" name="Picture">
+                        <wp:docPr id="349901339" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="586209695" name="Picture"/>
+                                <pic:cNvPr id="349901339" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="503718171" name="Picture">
+                        <wp:docPr id="1650451704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="503718171" name="Picture"/>
+                                <pic:cNvPr id="1650451704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="730229383" name="Picture">
+                        <wp:docPr id="1068384633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="730229383" name="Picture"/>
+                                <pic:cNvPr id="1068384633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1148912888" name="Picture">
+                        <wp:docPr id="1867679028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1148912888" name="Picture"/>
+                                <pic:cNvPr id="1867679028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1622438045" name="Picture">
+                        <wp:docPr id="942430542" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1622438045" name="Picture"/>
+                                <pic:cNvPr id="942430542" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517550418" name="Picture">
+                  <wp:docPr id="242051883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517550418" name="Picture"/>
+                          <pic:cNvPr id="242051883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000342612" name="Picture">
+                  <wp:docPr id="610133553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000342612" name="Picture"/>
+                          <pic:cNvPr id="610133553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536927478" name="Picture">
+                  <wp:docPr id="1494309247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536927478" name="Picture"/>
+                          <pic:cNvPr id="1494309247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1709785828" name="Picture">
+                  <wp:docPr id="1310543059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1709785828" name="Picture"/>
+                          <pic:cNvPr id="1310543059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81615459" name="Picture">
+                  <wp:docPr id="319563703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81615459" name="Picture"/>
+                          <pic:cNvPr id="319563703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430605976" name="Picture">
+                  <wp:docPr id="495684428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430605976" name="Picture"/>
+                          <pic:cNvPr id="495684428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2067448830" name="Picture">
+                        <wp:docPr id="315486985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2067448830" name="Picture"/>
+                                <pic:cNvPr id="315486985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672396973" name="Picture">
+                  <wp:docPr id="1388600625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672396973" name="Picture"/>
+                          <pic:cNvPr id="1388600625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915093159" name="Picture">
+                  <wp:docPr id="1545678398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915093159" name="Picture"/>
+                          <pic:cNvPr id="1545678398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605244974" name="Picture">
+                  <wp:docPr id="554289928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605244974" name="Picture"/>
+                          <pic:cNvPr id="554289928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342222375" name="Picture">
+                  <wp:docPr id="1917768532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342222375" name="Picture"/>
+                          <pic:cNvPr id="1917768532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746392942" name="Picture">
+                  <wp:docPr id="654490466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746392942" name="Picture"/>
+                          <pic:cNvPr id="654490466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143959807" name="Picture">
+                  <wp:docPr id="730239169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143959807" name="Picture"/>
+                          <pic:cNvPr id="730239169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="430184478" name="Picture">
+                        <wp:docPr id="1265419193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="430184478" name="Picture"/>
+                                <pic:cNvPr id="1265419193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2004506500" name="Picture">
+                        <wp:docPr id="560897098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2004506500" name="Picture"/>
+                                <pic:cNvPr id="560897098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311233437" name="Picture">
+                  <wp:docPr id="204665557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311233437" name="Picture"/>
+                          <pic:cNvPr id="204665557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758752325" name="Picture">
+                  <wp:docPr id="1567491418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758752325" name="Picture"/>
+                          <pic:cNvPr id="1567491418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1811756799" name="Picture">
+                  <wp:docPr id="1893480737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1811756799" name="Picture"/>
+                          <pic:cNvPr id="1893480737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721888268" name="Picture">
+                  <wp:docPr id="216105664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721888268" name="Picture"/>
+                          <pic:cNvPr id="216105664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923445219" name="Picture">
+                  <wp:docPr id="1448738870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923445219" name="Picture"/>
+                          <pic:cNvPr id="1448738870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482363018" name="Picture">
+                  <wp:docPr id="1870704812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482363018" name="Picture"/>
+                          <pic:cNvPr id="1870704812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1562370219" name="Picture">
+                        <wp:docPr id="1603307333" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1562370219" name="Picture"/>
+                                <pic:cNvPr id="1603307333" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140132244" name="Picture">
+                  <wp:docPr id="905927115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140132244" name="Picture"/>
+                          <pic:cNvPr id="905927115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64541467" name="Picture">
+                  <wp:docPr id="907522600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64541467" name="Picture"/>
+                          <pic:cNvPr id="907522600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004083946" name="Picture">
+                  <wp:docPr id="1645586039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004083946" name="Picture"/>
+                          <pic:cNvPr id="1645586039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472127742" name="Picture">
+                  <wp:docPr id="788008492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472127742" name="Picture"/>
+                          <pic:cNvPr id="788008492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1729568103" name="Picture">
+                  <wp:docPr id="173056118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1729568103" name="Picture"/>
+                          <pic:cNvPr id="173056118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801671892" name="Picture">
+                  <wp:docPr id="87837017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801671892" name="Picture"/>
+                          <pic:cNvPr id="87837017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1158914695" name="Picture">
+                        <wp:docPr id="604336950" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1158914695" name="Picture"/>
+                                <pic:cNvPr id="604336950" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390565458" name="Picture">
+                  <wp:docPr id="1213809838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390565458" name="Picture"/>
+                          <pic:cNvPr id="1213809838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1326973351" name="Picture">
+                  <wp:docPr id="1204421200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1326973351" name="Picture"/>
+                          <pic:cNvPr id="1204421200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1198507234" name="Picture">
+                  <wp:docPr id="540736823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1198507234" name="Picture"/>
+                          <pic:cNvPr id="540736823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840856214" name="Picture">
+                  <wp:docPr id="33020326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840856214" name="Picture"/>
+                          <pic:cNvPr id="33020326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="897850903" name="Picture">
+                  <wp:docPr id="2142400937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="897850903" name="Picture"/>
+                          <pic:cNvPr id="2142400937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1969607566" name="Picture">
+                  <wp:docPr id="77729649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1969607566" name="Picture"/>
+                          <pic:cNvPr id="77729649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461047246" name="Picture">
+                  <wp:docPr id="37209481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461047246" name="Picture"/>
+                          <pic:cNvPr id="37209481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074100442" name="Picture">
+                  <wp:docPr id="1962746696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074100442" name="Picture"/>
+                          <pic:cNvPr id="1962746696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57102563" name="Picture">
+                  <wp:docPr id="1330614474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57102563" name="Picture"/>
+                          <pic:cNvPr id="1330614474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>