--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934104144" name="Picture">
+                  <wp:docPr id="244274814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934104144" name="Picture"/>
+                          <pic:cNvPr id="244274814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424172146" name="Picture">
+                  <wp:docPr id="958211956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424172146" name="Picture"/>
+                          <pic:cNvPr id="958211956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1530657021" name="Picture">
+                        <wp:docPr id="965260098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1530657021" name="Picture"/>
+                                <pic:cNvPr id="965260098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134132075" name="Picture">
+                  <wp:docPr id="792762032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134132075" name="Picture"/>
+                          <pic:cNvPr id="792762032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099050414" name="Picture">
+                  <wp:docPr id="1177970857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099050414" name="Picture"/>
+                          <pic:cNvPr id="1177970857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818749121" name="Picture">
+                  <wp:docPr id="2100791969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818749121" name="Picture"/>
+                          <pic:cNvPr id="2100791969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040893104" name="Picture">
+                  <wp:docPr id="1537729136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040893104" name="Picture"/>
+                          <pic:cNvPr id="1537729136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="345506992" name="Picture">
+                  <wp:docPr id="1605544328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="345506992" name="Picture"/>
+                          <pic:cNvPr id="1605544328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1153056292" name="Picture">
+                        <wp:docPr id="1098928605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1153056292" name="Picture"/>
+                                <pic:cNvPr id="1098928605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="657296954" name="Picture">
+                        <wp:docPr id="2012896366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="657296954" name="Picture"/>
+                                <pic:cNvPr id="2012896366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="794265146" name="Picture">
+                        <wp:docPr id="1197230317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="794265146" name="Picture"/>
+                                <pic:cNvPr id="1197230317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1825546192" name="Picture">
+                        <wp:docPr id="45699841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1825546192" name="Picture"/>
+                                <pic:cNvPr id="45699841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1418532253" name="Picture">
+                        <wp:docPr id="919257395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1418532253" name="Picture"/>
+                                <pic:cNvPr id="919257395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1326543122" name="Picture">
+                        <wp:docPr id="1198410057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1326543122" name="Picture"/>
+                                <pic:cNvPr id="1198410057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1415774563" name="Picture">
+                        <wp:docPr id="1142352848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1415774563" name="Picture"/>
+                                <pic:cNvPr id="1142352848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="160176029" name="Picture">
+                        <wp:docPr id="2040077954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="160176029" name="Picture"/>
+                                <pic:cNvPr id="2040077954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="595928731" name="Picture">
+                        <wp:docPr id="315776430" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="595928731" name="Picture"/>
+                                <pic:cNvPr id="315776430" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="71183388" name="Picture">
+                        <wp:docPr id="763016485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="71183388" name="Picture"/>
+                                <pic:cNvPr id="763016485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="240626719" name="Picture">
+                        <wp:docPr id="2090712395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="240626719" name="Picture"/>
+                                <pic:cNvPr id="2090712395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="981988666" name="Picture">
+                        <wp:docPr id="780273330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="981988666" name="Picture"/>
+                                <pic:cNvPr id="780273330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1422990326" name="Picture">
+                        <wp:docPr id="375635522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1422990326" name="Picture"/>
+                                <pic:cNvPr id="375635522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="991925616" name="Picture">
+                        <wp:docPr id="721270026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="991925616" name="Picture"/>
+                                <pic:cNvPr id="721270026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="175359453" name="Picture">
+                        <wp:docPr id="913346184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="175359453" name="Picture"/>
+                                <pic:cNvPr id="913346184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="845223558" name="Picture">
+                  <wp:docPr id="116826559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="845223558" name="Picture"/>
+                          <pic:cNvPr id="116826559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039200444" name="Picture">
+                  <wp:docPr id="1842303393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039200444" name="Picture"/>
+                          <pic:cNvPr id="1842303393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10602350" name="Picture">
+                  <wp:docPr id="934209123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10602350" name="Picture"/>
+                          <pic:cNvPr id="934209123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038482736" name="Picture">
+                  <wp:docPr id="886753448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038482736" name="Picture"/>
+                          <pic:cNvPr id="886753448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937275559" name="Picture">
+                  <wp:docPr id="2113791857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937275559" name="Picture"/>
+                          <pic:cNvPr id="2113791857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292794488" name="Picture">
+                  <wp:docPr id="1039968925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292794488" name="Picture"/>
+                          <pic:cNvPr id="1039968925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="509249925" name="Picture">
+                        <wp:docPr id="1949150302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="509249925" name="Picture"/>
+                                <pic:cNvPr id="1949150302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996311797" name="Picture">
+                  <wp:docPr id="735818354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996311797" name="Picture"/>
+                          <pic:cNvPr id="735818354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861173070" name="Picture">
+                  <wp:docPr id="219681290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861173070" name="Picture"/>
+                          <pic:cNvPr id="219681290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607360439" name="Picture">
+                  <wp:docPr id="340660395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607360439" name="Picture"/>
+                          <pic:cNvPr id="340660395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272635605" name="Picture">
+                  <wp:docPr id="1912923461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272635605" name="Picture"/>
+                          <pic:cNvPr id="1912923461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772412221" name="Picture">
+                  <wp:docPr id="1591468280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772412221" name="Picture"/>
+                          <pic:cNvPr id="1591468280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413679070" name="Picture">
+                  <wp:docPr id="743270507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413679070" name="Picture"/>
+                          <pic:cNvPr id="743270507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="342346827" name="Picture">
+                        <wp:docPr id="1848595292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="342346827" name="Picture"/>
+                                <pic:cNvPr id="1848595292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308120532" name="Picture">
+                  <wp:docPr id="702963906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308120532" name="Picture"/>
+                          <pic:cNvPr id="702963906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865627089" name="Picture">
+                  <wp:docPr id="272402023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865627089" name="Picture"/>
+                          <pic:cNvPr id="272402023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937531204" name="Picture">
+                  <wp:docPr id="625359157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937531204" name="Picture"/>
+                          <pic:cNvPr id="625359157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="842832913" name="Picture">
+                  <wp:docPr id="1128862392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="842832913" name="Picture"/>
+                          <pic:cNvPr id="1128862392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="568078608" name="Picture">
+                  <wp:docPr id="1224793221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="568078608" name="Picture"/>
+                          <pic:cNvPr id="1224793221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619980556" name="Picture">
+                  <wp:docPr id="902375965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619980556" name="Picture"/>
+                          <pic:cNvPr id="902375965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1575794593" name="Picture">
+                        <wp:docPr id="1637569111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1575794593" name="Picture"/>
+                                <pic:cNvPr id="1637569111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487218519" name="Picture">
+                  <wp:docPr id="494798267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487218519" name="Picture"/>
+                          <pic:cNvPr id="494798267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974562094" name="Picture">
+                  <wp:docPr id="1989219925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974562094" name="Picture"/>
+                          <pic:cNvPr id="1989219925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636987768" name="Picture">
+                  <wp:docPr id="1215820227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636987768" name="Picture"/>
+                          <pic:cNvPr id="1215820227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343891373" name="Picture">
+                  <wp:docPr id="1290604138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343891373" name="Picture"/>
+                          <pic:cNvPr id="1290604138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080047712" name="Picture">
+                  <wp:docPr id="166155691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080047712" name="Picture"/>
+                          <pic:cNvPr id="166155691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651824255" name="Picture">
+                  <wp:docPr id="468789446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651824255" name="Picture"/>
+                          <pic:cNvPr id="468789446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1262942090" name="Picture">
+                        <wp:docPr id="1026153905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1262942090" name="Picture"/>
+                                <pic:cNvPr id="1026153905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17958571" name="Picture">
+                  <wp:docPr id="632736021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17958571" name="Picture"/>
+                          <pic:cNvPr id="632736021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106870692" name="Picture">
+                  <wp:docPr id="1442929735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106870692" name="Picture"/>
+                          <pic:cNvPr id="1442929735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523262250" name="Picture">
+                  <wp:docPr id="443502952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523262250" name="Picture"/>
+                          <pic:cNvPr id="443502952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644556249" name="Picture">
+                  <wp:docPr id="1178545399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644556249" name="Picture"/>
+                          <pic:cNvPr id="1178545399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143978120" name="Picture">
+                  <wp:docPr id="904224865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143978120" name="Picture"/>
+                          <pic:cNvPr id="904224865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1030811519" name="Picture">
+                  <wp:docPr id="1523151554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1030811519" name="Picture"/>
+                          <pic:cNvPr id="1523151554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256850415" name="Picture">
+                  <wp:docPr id="248395847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256850415" name="Picture"/>
+                          <pic:cNvPr id="248395847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620783647" name="Picture">
+                  <wp:docPr id="718253042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620783647" name="Picture"/>
+                          <pic:cNvPr id="718253042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025625679" name="Picture">
+                  <wp:docPr id="1861393142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025625679" name="Picture"/>
+                          <pic:cNvPr id="1861393142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>