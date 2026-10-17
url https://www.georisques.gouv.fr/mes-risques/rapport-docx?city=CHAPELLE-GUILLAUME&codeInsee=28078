--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379429653" name="Picture">
+                  <wp:docPr id="672988486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379429653" name="Picture"/>
+                          <pic:cNvPr id="672988486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388810453" name="Picture">
+                  <wp:docPr id="274857243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388810453" name="Picture"/>
+                          <pic:cNvPr id="274857243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2090984346" name="Picture">
+                        <wp:docPr id="2130404073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2090984346" name="Picture"/>
+                                <pic:cNvPr id="2130404073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223234439" name="Picture">
+                  <wp:docPr id="1442808245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223234439" name="Picture"/>
+                          <pic:cNvPr id="1442808245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152660467" name="Picture">
+                  <wp:docPr id="1234395977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152660467" name="Picture"/>
+                          <pic:cNvPr id="1234395977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="778952315" name="Picture">
+                  <wp:docPr id="531201392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="778952315" name="Picture"/>
+                          <pic:cNvPr id="531201392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="562801241" name="Picture">
+                  <wp:docPr id="1557102361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="562801241" name="Picture"/>
+                          <pic:cNvPr id="1557102361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726984989" name="Picture">
+                  <wp:docPr id="1950979540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726984989" name="Picture"/>
+                          <pic:cNvPr id="1950979540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1380383058" name="Picture">
+                        <wp:docPr id="869352334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1380383058" name="Picture"/>
+                                <pic:cNvPr id="869352334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="676531913" name="Picture">
+                        <wp:docPr id="621758962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="676531913" name="Picture"/>
+                                <pic:cNvPr id="621758962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2067899263" name="Picture">
+                        <wp:docPr id="650939417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2067899263" name="Picture"/>
+                                <pic:cNvPr id="650939417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="747797862" name="Picture">
+                        <wp:docPr id="609463544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="747797862" name="Picture"/>
+                                <pic:cNvPr id="609463544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2073951454" name="Picture">
+                        <wp:docPr id="179616031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2073951454" name="Picture"/>
+                                <pic:cNvPr id="179616031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="79191489" name="Picture">
+                        <wp:docPr id="977712783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="79191489" name="Picture"/>
+                                <pic:cNvPr id="977712783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1910664296" name="Picture">
+                        <wp:docPr id="431661811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1910664296" name="Picture"/>
+                                <pic:cNvPr id="431661811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1164890180" name="Picture">
+                        <wp:docPr id="2010017606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1164890180" name="Picture"/>
+                                <pic:cNvPr id="2010017606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1579528025" name="Picture">
+                        <wp:docPr id="1201900588" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1579528025" name="Picture"/>
+                                <pic:cNvPr id="1201900588" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="160180861" name="Picture">
+                        <wp:docPr id="1643781422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="160180861" name="Picture"/>
+                                <pic:cNvPr id="1643781422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1407557813" name="Picture">
+                        <wp:docPr id="950742231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1407557813" name="Picture"/>
+                                <pic:cNvPr id="950742231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="491991823" name="Picture">
+                        <wp:docPr id="2099762897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="491991823" name="Picture"/>
+                                <pic:cNvPr id="2099762897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="336041788" name="Picture">
+                        <wp:docPr id="1253670814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="336041788" name="Picture"/>
+                                <pic:cNvPr id="1253670814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="26112482" name="Picture">
+                        <wp:docPr id="2041024017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="26112482" name="Picture"/>
+                                <pic:cNvPr id="2041024017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="606983640" name="Picture">
+                        <wp:docPr id="1776394738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="606983640" name="Picture"/>
+                                <pic:cNvPr id="1776394738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074616728" name="Picture">
+                  <wp:docPr id="238860919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074616728" name="Picture"/>
+                          <pic:cNvPr id="238860919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="764892131" name="Picture">
+                  <wp:docPr id="873767381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="764892131" name="Picture"/>
+                          <pic:cNvPr id="873767381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613160302" name="Picture">
+                  <wp:docPr id="1268983370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613160302" name="Picture"/>
+                          <pic:cNvPr id="1268983370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876697468" name="Picture">
+                  <wp:docPr id="1141255158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876697468" name="Picture"/>
+                          <pic:cNvPr id="1141255158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522190538" name="Picture">
+                  <wp:docPr id="1460614550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522190538" name="Picture"/>
+                          <pic:cNvPr id="1460614550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670938523" name="Picture">
+                  <wp:docPr id="769957357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670938523" name="Picture"/>
+                          <pic:cNvPr id="769957357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="456387665" name="Picture">
+                        <wp:docPr id="1228000733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="456387665" name="Picture"/>
+                                <pic:cNvPr id="1228000733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487845873" name="Picture">
+                  <wp:docPr id="1461169743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487845873" name="Picture"/>
+                          <pic:cNvPr id="1461169743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="539911022" name="Picture">
+                  <wp:docPr id="180324894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="539911022" name="Picture"/>
+                          <pic:cNvPr id="180324894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620446302" name="Picture">
+                  <wp:docPr id="1294459313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620446302" name="Picture"/>
+                          <pic:cNvPr id="1294459313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623587484" name="Picture">
+                  <wp:docPr id="196735000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623587484" name="Picture"/>
+                          <pic:cNvPr id="196735000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1206063339" name="Picture">
+                  <wp:docPr id="1628237365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1206063339" name="Picture"/>
+                          <pic:cNvPr id="1628237365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663136251" name="Picture">
+                  <wp:docPr id="786944516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663136251" name="Picture"/>
+                          <pic:cNvPr id="786944516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1204695502" name="Picture">
+                        <wp:docPr id="1706626795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1204695502" name="Picture"/>
+                                <pic:cNvPr id="1706626795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605700661" name="Picture">
+                  <wp:docPr id="362549362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605700661" name="Picture"/>
+                          <pic:cNvPr id="362549362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571747365" name="Picture">
+                  <wp:docPr id="1372642804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571747365" name="Picture"/>
+                          <pic:cNvPr id="1372642804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160940868" name="Picture">
+                  <wp:docPr id="22399753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160940868" name="Picture"/>
+                          <pic:cNvPr id="22399753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116820257" name="Picture">
+                  <wp:docPr id="2089624119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116820257" name="Picture"/>
+                          <pic:cNvPr id="2089624119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636490431" name="Picture">
+                  <wp:docPr id="2007355502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636490431" name="Picture"/>
+                          <pic:cNvPr id="2007355502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069727652" name="Picture">
+                  <wp:docPr id="511096510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069727652" name="Picture"/>
+                          <pic:cNvPr id="511096510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="797684195" name="Picture">
+                        <wp:docPr id="1442203272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="797684195" name="Picture"/>
+                                <pic:cNvPr id="1442203272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1696430206" name="Picture">
+                  <wp:docPr id="502937288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1696430206" name="Picture"/>
+                          <pic:cNvPr id="502937288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027006549" name="Picture">
+                  <wp:docPr id="352950912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027006549" name="Picture"/>
+                          <pic:cNvPr id="352950912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329617593" name="Picture">
+                  <wp:docPr id="1923894447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329617593" name="Picture"/>
+                          <pic:cNvPr id="1923894447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33270,57 +33270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937214485" name="Picture">
+                  <wp:docPr id="1478611910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937214485" name="Picture"/>
+                          <pic:cNvPr id="1478611910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33359,57 +33359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055521221" name="Picture">
+                  <wp:docPr id="1215833433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055521221" name="Picture"/>
+                          <pic:cNvPr id="1215833433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34039,57 +34039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591475960" name="Picture">
+                  <wp:docPr id="679645443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591475960" name="Picture"/>
+                          <pic:cNvPr id="679645443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35100,57 +35100,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794830130" name="Picture">
+                  <wp:docPr id="234532330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794830130" name="Picture"/>
+                          <pic:cNvPr id="234532330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35203,57 +35203,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795325441" name="Picture">
+                  <wp:docPr id="1916853113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795325441" name="Picture"/>
+                          <pic:cNvPr id="1916853113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36661,57 +36661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300463659" name="Picture">
+                  <wp:docPr id="313686490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300463659" name="Picture"/>
+                          <pic:cNvPr id="313686490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37858,57 +37858,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1621916267" name="Picture">
+                        <wp:docPr id="889268766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1621916267" name="Picture"/>
+                                <pic:cNvPr id="889268766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40227,57 +40227,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1506815814" name="Picture">
+                  <wp:docPr id="1027042935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1506815814" name="Picture"/>
+                          <pic:cNvPr id="1027042935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40316,57 +40316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="179836885" name="Picture">
+                  <wp:docPr id="1747453425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="179836885" name="Picture"/>
+                          <pic:cNvPr id="1747453425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40960,57 +40960,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163863499" name="Picture">
+                  <wp:docPr id="1413845808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163863499" name="Picture"/>
+                          <pic:cNvPr id="1413845808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41958,57 +41958,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89880006" name="Picture">
+                  <wp:docPr id="1933347752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89880006" name="Picture"/>
+                          <pic:cNvPr id="1933347752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42061,57 +42061,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381920814" name="Picture">
+                  <wp:docPr id="486892617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381920814" name="Picture"/>
+                          <pic:cNvPr id="486892617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43438,57 +43438,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674388885" name="Picture">
+                  <wp:docPr id="958074188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674388885" name="Picture"/>
+                          <pic:cNvPr id="958074188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44581,57 +44581,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1210217792" name="Picture">
+                        <wp:docPr id="668186679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1210217792" name="Picture"/>
+                                <pic:cNvPr id="668186679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45802,57 +45802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112080476" name="Picture">
+                  <wp:docPr id="1178841324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112080476" name="Picture"/>
+                          <pic:cNvPr id="1178841324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45873,57 +45873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182315452" name="Picture">
+                  <wp:docPr id="421423999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182315452" name="Picture"/>
+                          <pic:cNvPr id="421423999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46287,57 +46287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430986259" name="Picture">
+                  <wp:docPr id="177966146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430986259" name="Picture"/>
+                          <pic:cNvPr id="177966146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>