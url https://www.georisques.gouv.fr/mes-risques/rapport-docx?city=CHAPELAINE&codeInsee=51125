--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727488094" name="Picture">
+                  <wp:docPr id="1763843579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727488094" name="Picture"/>
+                          <pic:cNvPr id="1763843579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="159484508" name="Picture">
+                  <wp:docPr id="2103071732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="159484508" name="Picture"/>
+                          <pic:cNvPr id="2103071732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="513222178" name="Picture">
+                        <wp:docPr id="404544325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="513222178" name="Picture"/>
+                                <pic:cNvPr id="404544325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585782907" name="Picture">
+                  <wp:docPr id="1288837494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585782907" name="Picture"/>
+                          <pic:cNvPr id="1288837494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787768480" name="Picture">
+                  <wp:docPr id="2121954731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787768480" name="Picture"/>
+                          <pic:cNvPr id="2121954731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1590497820" name="Picture">
+                  <wp:docPr id="243918820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1590497820" name="Picture"/>
+                          <pic:cNvPr id="243918820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774704893" name="Picture">
+                  <wp:docPr id="1949646508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774704893" name="Picture"/>
+                          <pic:cNvPr id="1949646508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387546122" name="Picture">
+                  <wp:docPr id="2136961173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387546122" name="Picture"/>
+                          <pic:cNvPr id="2136961173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2113677234" name="Picture">
+                        <wp:docPr id="1972411433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2113677234" name="Picture"/>
+                                <pic:cNvPr id="1972411433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="126483303" name="Picture">
+                        <wp:docPr id="429276954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="126483303" name="Picture"/>
+                                <pic:cNvPr id="429276954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="358248397" name="Picture">
+                        <wp:docPr id="1426465858" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="358248397" name="Picture"/>
+                                <pic:cNvPr id="1426465858" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="130599728" name="Picture">
+                        <wp:docPr id="1836401071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="130599728" name="Picture"/>
+                                <pic:cNvPr id="1836401071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1134465956" name="Picture">
+                        <wp:docPr id="1920529189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1134465956" name="Picture"/>
+                                <pic:cNvPr id="1920529189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1042195954" name="Picture">
+                        <wp:docPr id="1284446138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1042195954" name="Picture"/>
+                                <pic:cNvPr id="1284446138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2079453120" name="Picture">
+                        <wp:docPr id="1938099607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2079453120" name="Picture"/>
+                                <pic:cNvPr id="1938099607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1607131870" name="Picture">
+                        <wp:docPr id="142109985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1607131870" name="Picture"/>
+                                <pic:cNvPr id="142109985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1659021762" name="Picture">
+                        <wp:docPr id="403802761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1659021762" name="Picture"/>
+                                <pic:cNvPr id="403802761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1034926227" name="Picture">
+                        <wp:docPr id="2011070432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1034926227" name="Picture"/>
+                                <pic:cNvPr id="2011070432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="479237865" name="Picture">
+                        <wp:docPr id="553916120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="479237865" name="Picture"/>
+                                <pic:cNvPr id="553916120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="755546096" name="Picture">
+                        <wp:docPr id="1680401196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="755546096" name="Picture"/>
+                                <pic:cNvPr id="1680401196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903733447" name="Picture">
+                  <wp:docPr id="658121520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903733447" name="Picture"/>
+                          <pic:cNvPr id="658121520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1066359081" name="Picture">
+                  <wp:docPr id="1954426157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1066359081" name="Picture"/>
+                          <pic:cNvPr id="1954426157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1541879339" name="Picture">
+                  <wp:docPr id="1753312010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1541879339" name="Picture"/>
+                          <pic:cNvPr id="1753312010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640335992" name="Picture">
+                  <wp:docPr id="792196722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640335992" name="Picture"/>
+                          <pic:cNvPr id="792196722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1274807639" name="Picture">
+                  <wp:docPr id="1615684230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1274807639" name="Picture"/>
+                          <pic:cNvPr id="1615684230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347000834" name="Picture">
+                  <wp:docPr id="721249998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347000834" name="Picture"/>
+                          <pic:cNvPr id="721249998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="220990204" name="Picture">
+                        <wp:docPr id="1323653479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="220990204" name="Picture"/>
+                                <pic:cNvPr id="1323653479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963365191" name="Picture">
+                  <wp:docPr id="1495940699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963365191" name="Picture"/>
+                          <pic:cNvPr id="1495940699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524322875" name="Picture">
+                  <wp:docPr id="132232121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524322875" name="Picture"/>
+                          <pic:cNvPr id="132232121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1918245573" name="Picture">
+                  <wp:docPr id="1663822915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1918245573" name="Picture"/>
+                          <pic:cNvPr id="1663822915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461091622" name="Picture">
+                  <wp:docPr id="1845730972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461091622" name="Picture"/>
+                          <pic:cNvPr id="1845730972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045420062" name="Picture">
+                  <wp:docPr id="540958530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045420062" name="Picture"/>
+                          <pic:cNvPr id="540958530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720154941" name="Picture">
+                  <wp:docPr id="35248068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720154941" name="Picture"/>
+                          <pic:cNvPr id="35248068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="400605640" name="Picture">
+                        <wp:docPr id="1460317986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="400605640" name="Picture"/>
+                                <pic:cNvPr id="1460317986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1489698640" name="Picture">
+                  <wp:docPr id="459400688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1489698640" name="Picture"/>
+                          <pic:cNvPr id="459400688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876120080" name="Picture">
+                  <wp:docPr id="1234567317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876120080" name="Picture"/>
+                          <pic:cNvPr id="1234567317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346208188" name="Picture">
+                  <wp:docPr id="2017729951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346208188" name="Picture"/>
+                          <pic:cNvPr id="2017729951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366588466" name="Picture">
+                  <wp:docPr id="468009161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366588466" name="Picture"/>
+                          <pic:cNvPr id="468009161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751983870" name="Picture">
+                  <wp:docPr id="1344003568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751983870" name="Picture"/>
+                          <pic:cNvPr id="1344003568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253271796" name="Picture">
+                  <wp:docPr id="931984027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253271796" name="Picture"/>
+                          <pic:cNvPr id="931984027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1303043860" name="Picture">
+                        <wp:docPr id="6164175" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1303043860" name="Picture"/>
+                                <pic:cNvPr id="6164175" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101582699" name="Picture">
+                  <wp:docPr id="1343634549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101582699" name="Picture"/>
+                          <pic:cNvPr id="1343634549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797317329" name="Picture">
+                  <wp:docPr id="1527106517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797317329" name="Picture"/>
+                          <pic:cNvPr id="1527106517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270309028" name="Picture">
+                  <wp:docPr id="2091328292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270309028" name="Picture"/>
+                          <pic:cNvPr id="2091328292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801014237" name="Picture">
+                  <wp:docPr id="715544535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801014237" name="Picture"/>
+                          <pic:cNvPr id="715544535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132767028" name="Picture">
+                  <wp:docPr id="133810830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132767028" name="Picture"/>
+                          <pic:cNvPr id="133810830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="764637184" name="Picture">
+                  <wp:docPr id="1403532016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="764637184" name="Picture"/>
+                          <pic:cNvPr id="1403532016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1977298979" name="Picture">
+                        <wp:docPr id="218595246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1977298979" name="Picture"/>
+                                <pic:cNvPr id="218595246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132350952" name="Picture">
+                  <wp:docPr id="522908492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132350952" name="Picture"/>
+                          <pic:cNvPr id="522908492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313289921" name="Picture">
+                  <wp:docPr id="1684072127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313289921" name="Picture"/>
+                          <pic:cNvPr id="1684072127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080665646" name="Picture">
+                  <wp:docPr id="1715298205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080665646" name="Picture"/>
+                          <pic:cNvPr id="1715298205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>