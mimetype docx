--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1689910750" name="Picture">
+                  <wp:docPr id="642539745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1689910750" name="Picture"/>
+                          <pic:cNvPr id="642539745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="469868453" name="Picture">
+                  <wp:docPr id="384839496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="469868453" name="Picture"/>
+                          <pic:cNvPr id="384839496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="137691294" name="Picture">
+                        <wp:docPr id="85748856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="137691294" name="Picture"/>
+                                <pic:cNvPr id="85748856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1124013003" name="Picture">
+                  <wp:docPr id="473538665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1124013003" name="Picture"/>
+                          <pic:cNvPr id="473538665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090199411" name="Picture">
+                  <wp:docPr id="284695642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090199411" name="Picture"/>
+                          <pic:cNvPr id="284695642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646627449" name="Picture">
+                  <wp:docPr id="2064424978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646627449" name="Picture"/>
+                          <pic:cNvPr id="2064424978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209948663" name="Picture">
+                  <wp:docPr id="883397996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209948663" name="Picture"/>
+                          <pic:cNvPr id="883397996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1889513051" name="Picture">
+                  <wp:docPr id="622647282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1889513051" name="Picture"/>
+                          <pic:cNvPr id="622647282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1861056720" name="Picture">
+                        <wp:docPr id="1023903458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1861056720" name="Picture"/>
+                                <pic:cNvPr id="1023903458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="466519499" name="Picture">
+                        <wp:docPr id="1102872671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="466519499" name="Picture"/>
+                                <pic:cNvPr id="1102872671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="60792416" name="Picture">
+                        <wp:docPr id="359605605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="60792416" name="Picture"/>
+                                <pic:cNvPr id="359605605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1503867194" name="Picture">
+                        <wp:docPr id="1628649692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1503867194" name="Picture"/>
+                                <pic:cNvPr id="1628649692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="945458669" name="Picture">
+                        <wp:docPr id="30228722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="945458669" name="Picture"/>
+                                <pic:cNvPr id="30228722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="495864248" name="Picture">
+                        <wp:docPr id="224841269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="495864248" name="Picture"/>
+                                <pic:cNvPr id="224841269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1746671415" name="Picture">
+                        <wp:docPr id="1018678559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1746671415" name="Picture"/>
+                                <pic:cNvPr id="1018678559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1642070380" name="Picture">
+                        <wp:docPr id="1434831817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1642070380" name="Picture"/>
+                                <pic:cNvPr id="1434831817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1957780262" name="Picture">
+                        <wp:docPr id="471557898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1957780262" name="Picture"/>
+                                <pic:cNvPr id="471557898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1049572642" name="Picture">
+                        <wp:docPr id="1075963839" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1049572642" name="Picture"/>
+                                <pic:cNvPr id="1075963839" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1422826769" name="Picture">
+                        <wp:docPr id="806225352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1422826769" name="Picture"/>
+                                <pic:cNvPr id="806225352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="869197076" name="Picture">
+                        <wp:docPr id="1515438049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="869197076" name="Picture"/>
+                                <pic:cNvPr id="1515438049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087397678" name="Picture">
+                  <wp:docPr id="92074175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087397678" name="Picture"/>
+                          <pic:cNvPr id="92074175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632670054" name="Picture">
+                  <wp:docPr id="2014738055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632670054" name="Picture"/>
+                          <pic:cNvPr id="2014738055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906490473" name="Picture">
+                  <wp:docPr id="638294244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906490473" name="Picture"/>
+                          <pic:cNvPr id="638294244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865592560" name="Picture">
+                  <wp:docPr id="2073427278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865592560" name="Picture"/>
+                          <pic:cNvPr id="2073427278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625799498" name="Picture">
+                  <wp:docPr id="1425996713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625799498" name="Picture"/>
+                          <pic:cNvPr id="1425996713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643755294" name="Picture">
+                  <wp:docPr id="1456156244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643755294" name="Picture"/>
+                          <pic:cNvPr id="1456156244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="561500015" name="Picture">
+                        <wp:docPr id="1199608441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="561500015" name="Picture"/>
+                                <pic:cNvPr id="1199608441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708304096" name="Picture">
+                  <wp:docPr id="2034339508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708304096" name="Picture"/>
+                          <pic:cNvPr id="2034339508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277021800" name="Picture">
+                  <wp:docPr id="5713683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277021800" name="Picture"/>
+                          <pic:cNvPr id="5713683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252755360" name="Picture">
+                  <wp:docPr id="1124562490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252755360" name="Picture"/>
+                          <pic:cNvPr id="1124562490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512271934" name="Picture">
+                  <wp:docPr id="443080029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512271934" name="Picture"/>
+                          <pic:cNvPr id="443080029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561173418" name="Picture">
+                  <wp:docPr id="765108248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561173418" name="Picture"/>
+                          <pic:cNvPr id="765108248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843846667" name="Picture">
+                  <wp:docPr id="65430171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843846667" name="Picture"/>
+                          <pic:cNvPr id="65430171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1648169721" name="Picture">
+                        <wp:docPr id="1665645964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1648169721" name="Picture"/>
+                                <pic:cNvPr id="1665645964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1932335754" name="Picture">
+                        <wp:docPr id="2126069216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1932335754" name="Picture"/>
+                                <pic:cNvPr id="2126069216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="880431882" name="Picture">
+                  <wp:docPr id="379450669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="880431882" name="Picture"/>
+                          <pic:cNvPr id="379450669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24433,57 +24433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="892085251" name="Picture">
+                  <wp:docPr id="132783566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="892085251" name="Picture"/>
+                          <pic:cNvPr id="132783566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25113,57 +25113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985452089" name="Picture">
+                  <wp:docPr id="708109320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985452089" name="Picture"/>
+                          <pic:cNvPr id="708109320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26174,57 +26174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860071924" name="Picture">
+                  <wp:docPr id="1133448101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860071924" name="Picture"/>
+                          <pic:cNvPr id="1133448101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_37.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26277,57 +26277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397640263" name="Picture">
+                  <wp:docPr id="1590504063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397640263" name="Picture"/>
+                          <pic:cNvPr id="1590504063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27735,57 +27735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287380537" name="Picture">
+                  <wp:docPr id="751094486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287380537" name="Picture"/>
+                          <pic:cNvPr id="751094486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_36.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28932,57 +28932,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1301233005" name="Picture">
+                        <wp:docPr id="1023333844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1301233005" name="Picture"/>
+                                <pic:cNvPr id="1023333844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31699,57 +31699,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376263710" name="Picture">
+                  <wp:docPr id="1105417555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376263710" name="Picture"/>
+                          <pic:cNvPr id="1105417555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31788,57 +31788,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121679519" name="Picture">
+                  <wp:docPr id="1178888212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121679519" name="Picture"/>
+                          <pic:cNvPr id="1178888212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32432,57 +32432,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865111887" name="Picture">
+                  <wp:docPr id="207504765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865111887" name="Picture"/>
+                          <pic:cNvPr id="207504765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33430,57 +33430,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793544895" name="Picture">
+                  <wp:docPr id="118250702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793544895" name="Picture"/>
+                          <pic:cNvPr id="118250702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33533,57 +33533,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916759594" name="Picture">
+                  <wp:docPr id="607842450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916759594" name="Picture"/>
+                          <pic:cNvPr id="607842450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34910,57 +34910,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769442108" name="Picture">
+                  <wp:docPr id="1026508983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769442108" name="Picture"/>
+                          <pic:cNvPr id="1026508983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36053,57 +36053,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1281449288" name="Picture">
+                        <wp:docPr id="381045893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1281449288" name="Picture"/>
+                                <pic:cNvPr id="381045893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37274,57 +37274,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134197465" name="Picture">
+                  <wp:docPr id="1369166868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134197465" name="Picture"/>
+                          <pic:cNvPr id="1369166868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37345,57 +37345,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819553042" name="Picture">
+                  <wp:docPr id="195830358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819553042" name="Picture"/>
+                          <pic:cNvPr id="195830358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37759,57 +37759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965653324" name="Picture">
+                  <wp:docPr id="1759846746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965653324" name="Picture"/>
+                          <pic:cNvPr id="1759846746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>