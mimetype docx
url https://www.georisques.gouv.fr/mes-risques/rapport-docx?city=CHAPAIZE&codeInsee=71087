--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358306571" name="Picture">
+                  <wp:docPr id="141988102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358306571" name="Picture"/>
+                          <pic:cNvPr id="141988102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111911765" name="Picture">
+                  <wp:docPr id="518553431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111911765" name="Picture"/>
+                          <pic:cNvPr id="518553431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="723242311" name="Picture">
+                        <wp:docPr id="546011501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="723242311" name="Picture"/>
+                                <pic:cNvPr id="546011501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698841199" name="Picture">
+                  <wp:docPr id="1361933573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698841199" name="Picture"/>
+                          <pic:cNvPr id="1361933573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789555254" name="Picture">
+                  <wp:docPr id="1340296369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789555254" name="Picture"/>
+                          <pic:cNvPr id="1340296369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331769161" name="Picture">
+                  <wp:docPr id="2058982278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331769161" name="Picture"/>
+                          <pic:cNvPr id="2058982278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947979204" name="Picture">
+                  <wp:docPr id="1259753537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947979204" name="Picture"/>
+                          <pic:cNvPr id="1259753537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385863741" name="Picture">
+                  <wp:docPr id="1837504754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385863741" name="Picture"/>
+                          <pic:cNvPr id="1837504754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1503219145" name="Picture">
+                        <wp:docPr id="1618813936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1503219145" name="Picture"/>
+                                <pic:cNvPr id="1618813936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="808234393" name="Picture">
+                        <wp:docPr id="425532339" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="808234393" name="Picture"/>
+                                <pic:cNvPr id="425532339" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1094565319" name="Picture">
+                        <wp:docPr id="1908406309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1094565319" name="Picture"/>
+                                <pic:cNvPr id="1908406309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1035390099" name="Picture">
+                        <wp:docPr id="1761817972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1035390099" name="Picture"/>
+                                <pic:cNvPr id="1761817972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1847395805" name="Picture">
+                        <wp:docPr id="850554353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1847395805" name="Picture"/>
+                                <pic:cNvPr id="850554353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1937300801" name="Picture">
+                        <wp:docPr id="905735902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1937300801" name="Picture"/>
+                                <pic:cNvPr id="905735902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1422420625" name="Picture">
+                        <wp:docPr id="86981854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1422420625" name="Picture"/>
+                                <pic:cNvPr id="86981854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="991419463" name="Picture">
+                        <wp:docPr id="34548725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="991419463" name="Picture"/>
+                                <pic:cNvPr id="34548725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2002357429" name="Picture">
+                        <wp:docPr id="1192875235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2002357429" name="Picture"/>
+                                <pic:cNvPr id="1192875235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="841784923" name="Picture">
+                        <wp:docPr id="875181883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="841784923" name="Picture"/>
+                                <pic:cNvPr id="875181883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="965479749" name="Picture">
+                        <wp:docPr id="342204693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="965479749" name="Picture"/>
+                                <pic:cNvPr id="342204693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="328544673" name="Picture">
+                        <wp:docPr id="1987746540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="328544673" name="Picture"/>
+                                <pic:cNvPr id="1987746540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1225237805" name="Picture">
+                        <wp:docPr id="708709555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1225237805" name="Picture"/>
+                                <pic:cNvPr id="708709555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1526173985" name="Picture">
+                        <wp:docPr id="1372997824" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1526173985" name="Picture"/>
+                                <pic:cNvPr id="1372997824" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="568147187" name="Picture">
+                        <wp:docPr id="175146266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="568147187" name="Picture"/>
+                                <pic:cNvPr id="175146266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120922290" name="Picture">
+                  <wp:docPr id="1427261470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120922290" name="Picture"/>
+                          <pic:cNvPr id="1427261470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623561404" name="Picture">
+                  <wp:docPr id="41653319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623561404" name="Picture"/>
+                          <pic:cNvPr id="41653319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1685489988" name="Picture">
+                  <wp:docPr id="1301982771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1685489988" name="Picture"/>
+                          <pic:cNvPr id="1301982771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785896872" name="Picture">
+                  <wp:docPr id="286088822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785896872" name="Picture"/>
+                          <pic:cNvPr id="286088822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916694159" name="Picture">
+                  <wp:docPr id="110049555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916694159" name="Picture"/>
+                          <pic:cNvPr id="110049555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839711010" name="Picture">
+                  <wp:docPr id="1807609826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839711010" name="Picture"/>
+                          <pic:cNvPr id="1807609826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2132345382" name="Picture">
+                        <wp:docPr id="716853379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2132345382" name="Picture"/>
+                                <pic:cNvPr id="716853379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192351149" name="Picture">
+                  <wp:docPr id="533122091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192351149" name="Picture"/>
+                          <pic:cNvPr id="533122091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138223639" name="Picture">
+                  <wp:docPr id="916125565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138223639" name="Picture"/>
+                          <pic:cNvPr id="916125565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221427693" name="Picture">
+                  <wp:docPr id="1314690917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221427693" name="Picture"/>
+                          <pic:cNvPr id="1314690917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59067915" name="Picture">
+                  <wp:docPr id="1625939795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59067915" name="Picture"/>
+                          <pic:cNvPr id="1625939795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847579397" name="Picture">
+                  <wp:docPr id="807096784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847579397" name="Picture"/>
+                          <pic:cNvPr id="807096784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124803390" name="Picture">
+                  <wp:docPr id="1567887569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124803390" name="Picture"/>
+                          <pic:cNvPr id="1567887569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="854258052" name="Picture">
+                        <wp:docPr id="1022565684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="854258052" name="Picture"/>
+                                <pic:cNvPr id="1022565684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="436621445" name="Picture">
+                        <wp:docPr id="146407267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="436621445" name="Picture"/>
+                                <pic:cNvPr id="146407267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1454900807" name="Picture">
+                  <wp:docPr id="1904363837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1454900807" name="Picture"/>
+                          <pic:cNvPr id="1904363837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15279759" name="Picture">
+                  <wp:docPr id="1081110486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15279759" name="Picture"/>
+                          <pic:cNvPr id="1081110486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870007725" name="Picture">
+                  <wp:docPr id="749564792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870007725" name="Picture"/>
+                          <pic:cNvPr id="749564792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517069092" name="Picture">
+                  <wp:docPr id="2058839487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517069092" name="Picture"/>
+                          <pic:cNvPr id="2058839487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="748964528" name="Picture">
+                  <wp:docPr id="644853820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="748964528" name="Picture"/>
+                          <pic:cNvPr id="644853820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126949154" name="Picture">
+                  <wp:docPr id="1631452538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126949154" name="Picture"/>
+                          <pic:cNvPr id="1631452538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1325000790" name="Picture">
+                        <wp:docPr id="1566744448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1325000790" name="Picture"/>
+                                <pic:cNvPr id="1566744448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967647569" name="Picture">
+                  <wp:docPr id="724812778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967647569" name="Picture"/>
+                          <pic:cNvPr id="724812778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225778220" name="Picture">
+                  <wp:docPr id="1440867101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225778220" name="Picture"/>
+                          <pic:cNvPr id="1440867101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214952076" name="Picture">
+                  <wp:docPr id="481753278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214952076" name="Picture"/>
+                          <pic:cNvPr id="481753278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491670671" name="Picture">
+                  <wp:docPr id="2083098028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491670671" name="Picture"/>
+                          <pic:cNvPr id="2083098028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1720955594" name="Picture">
+                  <wp:docPr id="1217209725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1720955594" name="Picture"/>
+                          <pic:cNvPr id="1217209725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1920906064" name="Picture">
+                  <wp:docPr id="1256130647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1920906064" name="Picture"/>
+                          <pic:cNvPr id="1256130647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1829368518" name="Picture">
+                        <wp:docPr id="2021678720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1829368518" name="Picture"/>
+                                <pic:cNvPr id="2021678720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697804262" name="Picture">
+                  <wp:docPr id="1533014064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697804262" name="Picture"/>
+                          <pic:cNvPr id="1533014064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195751376" name="Picture">
+                  <wp:docPr id="559010181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195751376" name="Picture"/>
+                          <pic:cNvPr id="559010181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809230009" name="Picture">
+                  <wp:docPr id="279764252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809230009" name="Picture"/>
+                          <pic:cNvPr id="279764252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934031786" name="Picture">
+                  <wp:docPr id="1706928299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934031786" name="Picture"/>
+                          <pic:cNvPr id="1706928299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857629286" name="Picture">
+                  <wp:docPr id="1289081404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857629286" name="Picture"/>
+                          <pic:cNvPr id="1289081404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41869,57 +41869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1764141182" name="Picture">
+                  <wp:docPr id="191053681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1764141182" name="Picture"/>
+                          <pic:cNvPr id="191053681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519128481" name="Picture">
+                  <wp:docPr id="894537362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519128481" name="Picture"/>
+                          <pic:cNvPr id="894537362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43128,57 +43128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189876068" name="Picture">
+                  <wp:docPr id="1711096705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189876068" name="Picture"/>
+                          <pic:cNvPr id="1711096705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328288171" name="Picture">
+                  <wp:docPr id="1991538636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328288171" name="Picture"/>
+                          <pic:cNvPr id="1991538636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>