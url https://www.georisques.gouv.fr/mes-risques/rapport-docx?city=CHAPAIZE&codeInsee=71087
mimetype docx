--- v1 (2026-10-11)
+++ v2 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141988102" name="Picture">
+                  <wp:docPr id="70652118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141988102" name="Picture"/>
+                          <pic:cNvPr id="70652118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="518553431" name="Picture">
+                  <wp:docPr id="599516935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="518553431" name="Picture"/>
+                          <pic:cNvPr id="599516935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="546011501" name="Picture">
+                        <wp:docPr id="660163828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="546011501" name="Picture"/>
+                                <pic:cNvPr id="660163828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361933573" name="Picture">
+                  <wp:docPr id="915878562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361933573" name="Picture"/>
+                          <pic:cNvPr id="915878562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340296369" name="Picture">
+                  <wp:docPr id="1101327187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340296369" name="Picture"/>
+                          <pic:cNvPr id="1101327187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058982278" name="Picture">
+                  <wp:docPr id="814154173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058982278" name="Picture"/>
+                          <pic:cNvPr id="814154173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259753537" name="Picture">
+                  <wp:docPr id="281133465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259753537" name="Picture"/>
+                          <pic:cNvPr id="281133465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837504754" name="Picture">
+                  <wp:docPr id="675183953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837504754" name="Picture"/>
+                          <pic:cNvPr id="675183953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1618813936" name="Picture">
+                        <wp:docPr id="440408496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1618813936" name="Picture"/>
+                                <pic:cNvPr id="440408496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="425532339" name="Picture">
+                        <wp:docPr id="168010189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="425532339" name="Picture"/>
+                                <pic:cNvPr id="168010189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908406309" name="Picture">
+                        <wp:docPr id="383324124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908406309" name="Picture"/>
+                                <pic:cNvPr id="383324124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1761817972" name="Picture">
+                        <wp:docPr id="1966971574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1761817972" name="Picture"/>
+                                <pic:cNvPr id="1966971574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="850554353" name="Picture">
+                        <wp:docPr id="1073485501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="850554353" name="Picture"/>
+                                <pic:cNvPr id="1073485501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="905735902" name="Picture">
+                        <wp:docPr id="526234830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="905735902" name="Picture"/>
+                                <pic:cNvPr id="526234830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="86981854" name="Picture">
+                        <wp:docPr id="172019015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="86981854" name="Picture"/>
+                                <pic:cNvPr id="172019015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="34548725" name="Picture">
+                        <wp:docPr id="1832969315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="34548725" name="Picture"/>
+                                <pic:cNvPr id="1832969315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1192875235" name="Picture">
+                        <wp:docPr id="2115225029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1192875235" name="Picture"/>
+                                <pic:cNvPr id="2115225029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="875181883" name="Picture">
+                        <wp:docPr id="390629500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="875181883" name="Picture"/>
+                                <pic:cNvPr id="390629500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="342204693" name="Picture">
+                        <wp:docPr id="237078142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="342204693" name="Picture"/>
+                                <pic:cNvPr id="237078142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1987746540" name="Picture">
+                        <wp:docPr id="505787815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1987746540" name="Picture"/>
+                                <pic:cNvPr id="505787815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="708709555" name="Picture">
+                        <wp:docPr id="718502379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="708709555" name="Picture"/>
+                                <pic:cNvPr id="718502379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1372997824" name="Picture">
+                        <wp:docPr id="2040223694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1372997824" name="Picture"/>
+                                <pic:cNvPr id="2040223694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="175146266" name="Picture">
+                        <wp:docPr id="1531923435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="175146266" name="Picture"/>
+                                <pic:cNvPr id="1531923435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427261470" name="Picture">
+                  <wp:docPr id="1775170386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427261470" name="Picture"/>
+                          <pic:cNvPr id="1775170386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41653319" name="Picture">
+                  <wp:docPr id="408469207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41653319" name="Picture"/>
+                          <pic:cNvPr id="408469207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1301982771" name="Picture">
+                  <wp:docPr id="920683883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1301982771" name="Picture"/>
+                          <pic:cNvPr id="920683883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286088822" name="Picture">
+                  <wp:docPr id="764247698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286088822" name="Picture"/>
+                          <pic:cNvPr id="764247698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110049555" name="Picture">
+                  <wp:docPr id="83022973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110049555" name="Picture"/>
+                          <pic:cNvPr id="83022973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807609826" name="Picture">
+                  <wp:docPr id="1592454133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807609826" name="Picture"/>
+                          <pic:cNvPr id="1592454133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="716853379" name="Picture">
+                        <wp:docPr id="1071518660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="716853379" name="Picture"/>
+                                <pic:cNvPr id="1071518660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533122091" name="Picture">
+                  <wp:docPr id="1374481569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533122091" name="Picture"/>
+                          <pic:cNvPr id="1374481569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916125565" name="Picture">
+                  <wp:docPr id="1366746277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916125565" name="Picture"/>
+                          <pic:cNvPr id="1366746277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314690917" name="Picture">
+                  <wp:docPr id="511286652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314690917" name="Picture"/>
+                          <pic:cNvPr id="511286652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625939795" name="Picture">
+                  <wp:docPr id="2075688405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625939795" name="Picture"/>
+                          <pic:cNvPr id="2075688405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807096784" name="Picture">
+                  <wp:docPr id="1789930761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807096784" name="Picture"/>
+                          <pic:cNvPr id="1789930761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567887569" name="Picture">
+                  <wp:docPr id="225695562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567887569" name="Picture"/>
+                          <pic:cNvPr id="225695562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1022565684" name="Picture">
+                        <wp:docPr id="113940479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1022565684" name="Picture"/>
+                                <pic:cNvPr id="113940479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="146407267" name="Picture">
+                        <wp:docPr id="1554145264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="146407267" name="Picture"/>
+                                <pic:cNvPr id="1554145264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904363837" name="Picture">
+                  <wp:docPr id="600154010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904363837" name="Picture"/>
+                          <pic:cNvPr id="600154010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081110486" name="Picture">
+                  <wp:docPr id="1599202487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081110486" name="Picture"/>
+                          <pic:cNvPr id="1599202487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749564792" name="Picture">
+                  <wp:docPr id="308268240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749564792" name="Picture"/>
+                          <pic:cNvPr id="308268240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058839487" name="Picture">
+                  <wp:docPr id="1973912667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058839487" name="Picture"/>
+                          <pic:cNvPr id="1973912667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644853820" name="Picture">
+                  <wp:docPr id="1163004474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644853820" name="Picture"/>
+                          <pic:cNvPr id="1163004474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631452538" name="Picture">
+                  <wp:docPr id="1114802858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631452538" name="Picture"/>
+                          <pic:cNvPr id="1114802858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1566744448" name="Picture">
+                        <wp:docPr id="601528323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1566744448" name="Picture"/>
+                                <pic:cNvPr id="601528323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724812778" name="Picture">
+                  <wp:docPr id="1088616658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724812778" name="Picture"/>
+                          <pic:cNvPr id="1088616658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440867101" name="Picture">
+                  <wp:docPr id="1253372930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440867101" name="Picture"/>
+                          <pic:cNvPr id="1253372930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481753278" name="Picture">
+                  <wp:docPr id="1029269463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481753278" name="Picture"/>
+                          <pic:cNvPr id="1029269463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083098028" name="Picture">
+                  <wp:docPr id="1866071730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083098028" name="Picture"/>
+                          <pic:cNvPr id="1866071730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1217209725" name="Picture">
+                  <wp:docPr id="1761899190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1217209725" name="Picture"/>
+                          <pic:cNvPr id="1761899190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256130647" name="Picture">
+                  <wp:docPr id="639573935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256130647" name="Picture"/>
+                          <pic:cNvPr id="639573935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2021678720" name="Picture">
+                        <wp:docPr id="385339588" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2021678720" name="Picture"/>
+                                <pic:cNvPr id="385339588" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533014064" name="Picture">
+                  <wp:docPr id="791919534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533014064" name="Picture"/>
+                          <pic:cNvPr id="791919534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559010181" name="Picture">
+                  <wp:docPr id="124399484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559010181" name="Picture"/>
+                          <pic:cNvPr id="124399484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="279764252" name="Picture">
+                  <wp:docPr id="361569684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="279764252" name="Picture"/>
+                          <pic:cNvPr id="361569684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1706928299" name="Picture">
+                  <wp:docPr id="689519409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1706928299" name="Picture"/>
+                          <pic:cNvPr id="689519409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289081404" name="Picture">
+                  <wp:docPr id="1278725322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289081404" name="Picture"/>
+                          <pic:cNvPr id="1278725322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41869,57 +41869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="191053681" name="Picture">
+                  <wp:docPr id="2049481302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="191053681" name="Picture"/>
+                          <pic:cNvPr id="2049481302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894537362" name="Picture">
+                  <wp:docPr id="256330279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894537362" name="Picture"/>
+                          <pic:cNvPr id="256330279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43128,57 +43128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711096705" name="Picture">
+                  <wp:docPr id="1864419789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711096705" name="Picture"/>
+                          <pic:cNvPr id="1864419789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991538636" name="Picture">
+                  <wp:docPr id="388065061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991538636" name="Picture"/>
+                          <pic:cNvPr id="388065061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>