--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144751356" name="Picture">
+                  <wp:docPr id="842298439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144751356" name="Picture"/>
+                          <pic:cNvPr id="842298439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026920278" name="Picture">
+                  <wp:docPr id="501193255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026920278" name="Picture"/>
+                          <pic:cNvPr id="501193255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="12327289" name="Picture">
+                        <wp:docPr id="178572234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="12327289" name="Picture"/>
+                                <pic:cNvPr id="178572234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679178981" name="Picture">
+                  <wp:docPr id="1680690464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679178981" name="Picture"/>
+                          <pic:cNvPr id="1680690464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1326109657" name="Picture">
+                  <wp:docPr id="203597975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1326109657" name="Picture"/>
+                          <pic:cNvPr id="203597975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="172116865" name="Picture">
+                  <wp:docPr id="236356912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="172116865" name="Picture"/>
+                          <pic:cNvPr id="236356912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083607722" name="Picture">
+                  <wp:docPr id="1422556563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083607722" name="Picture"/>
+                          <pic:cNvPr id="1422556563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947656958" name="Picture">
+                  <wp:docPr id="1939102175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947656958" name="Picture"/>
+                          <pic:cNvPr id="1939102175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="717322324" name="Picture">
+                        <wp:docPr id="1249778958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="717322324" name="Picture"/>
+                                <pic:cNvPr id="1249778958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1666393687" name="Picture">
+                        <wp:docPr id="779992138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1666393687" name="Picture"/>
+                                <pic:cNvPr id="779992138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1979386752" name="Picture">
+                        <wp:docPr id="850042334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1979386752" name="Picture"/>
+                                <pic:cNvPr id="850042334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="270360583" name="Picture">
+                        <wp:docPr id="1365238731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="270360583" name="Picture"/>
+                                <pic:cNvPr id="1365238731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2017618840" name="Picture">
+                        <wp:docPr id="1756344157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2017618840" name="Picture"/>
+                                <pic:cNvPr id="1756344157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1958528183" name="Picture">
+                        <wp:docPr id="225479151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1958528183" name="Picture"/>
+                                <pic:cNvPr id="225479151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="503483426" name="Picture">
+                        <wp:docPr id="1879112999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="503483426" name="Picture"/>
+                                <pic:cNvPr id="1879112999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1768416082" name="Picture">
+                        <wp:docPr id="290358458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1768416082" name="Picture"/>
+                                <pic:cNvPr id="290358458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="422225977" name="Picture">
+                        <wp:docPr id="790557595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="422225977" name="Picture"/>
+                                <pic:cNvPr id="790557595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1930538243" name="Picture">
+                        <wp:docPr id="1069704426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1930538243" name="Picture"/>
+                                <pic:cNvPr id="1069704426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="879751876" name="Picture">
+                        <wp:docPr id="98190209" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="879751876" name="Picture"/>
+                                <pic:cNvPr id="98190209" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1594070388" name="Picture">
+                        <wp:docPr id="1619167132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1594070388" name="Picture"/>
+                                <pic:cNvPr id="1619167132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1981679509" name="Picture">
+                        <wp:docPr id="1990995048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1981679509" name="Picture"/>
+                                <pic:cNvPr id="1990995048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="487914427" name="Picture">
+                        <wp:docPr id="988437139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="487914427" name="Picture"/>
+                                <pic:cNvPr id="988437139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="603484261" name="Picture">
+                        <wp:docPr id="1926899888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="603484261" name="Picture"/>
+                                <pic:cNvPr id="1926899888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486563250" name="Picture">
+                  <wp:docPr id="1872956446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486563250" name="Picture"/>
+                          <pic:cNvPr id="1872956446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1092570779" name="Picture">
+                  <wp:docPr id="76047566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1092570779" name="Picture"/>
+                          <pic:cNvPr id="76047566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449168764" name="Picture">
+                  <wp:docPr id="1249625902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449168764" name="Picture"/>
+                          <pic:cNvPr id="1249625902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910433694" name="Picture">
+                  <wp:docPr id="1644419738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910433694" name="Picture"/>
+                          <pic:cNvPr id="1644419738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351298173" name="Picture">
+                  <wp:docPr id="569862056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351298173" name="Picture"/>
+                          <pic:cNvPr id="569862056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1485746998" name="Picture">
+                  <wp:docPr id="1339737596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1485746998" name="Picture"/>
+                          <pic:cNvPr id="1339737596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="476715195" name="Picture">
+                        <wp:docPr id="214149885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="476715195" name="Picture"/>
+                                <pic:cNvPr id="214149885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1640257014" name="Picture">
+                  <wp:docPr id="1935587221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1640257014" name="Picture"/>
+                          <pic:cNvPr id="1935587221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999360680" name="Picture">
+                  <wp:docPr id="761163144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999360680" name="Picture"/>
+                          <pic:cNvPr id="761163144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003004726" name="Picture">
+                  <wp:docPr id="1021034140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003004726" name="Picture"/>
+                          <pic:cNvPr id="1021034140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038345747" name="Picture">
+                  <wp:docPr id="924607363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038345747" name="Picture"/>
+                          <pic:cNvPr id="924607363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965951292" name="Picture">
+                  <wp:docPr id="59022914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965951292" name="Picture"/>
+                          <pic:cNvPr id="59022914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791047801" name="Picture">
+                  <wp:docPr id="922525955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791047801" name="Picture"/>
+                          <pic:cNvPr id="922525955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1834757228" name="Picture">
+                        <wp:docPr id="707614763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1834757228" name="Picture"/>
+                                <pic:cNvPr id="707614763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="437546266" name="Picture">
+                        <wp:docPr id="1864350937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="437546266" name="Picture"/>
+                                <pic:cNvPr id="1864350937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380050808" name="Picture">
+                  <wp:docPr id="791891217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380050808" name="Picture"/>
+                          <pic:cNvPr id="791891217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1135625952" name="Picture">
+                  <wp:docPr id="740955144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1135625952" name="Picture"/>
+                          <pic:cNvPr id="740955144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1043646022" name="Picture">
+                  <wp:docPr id="625176626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1043646022" name="Picture"/>
+                          <pic:cNvPr id="625176626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2142568004" name="Picture">
+                  <wp:docPr id="819833465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2142568004" name="Picture"/>
+                          <pic:cNvPr id="819833465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629497471" name="Picture">
+                  <wp:docPr id="1583953226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629497471" name="Picture"/>
+                          <pic:cNvPr id="1583953226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28944,57 +28944,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081672486" name="Picture">
+                  <wp:docPr id="1741774895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081672486" name="Picture"/>
+                          <pic:cNvPr id="1741774895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30087,57 +30087,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="545034423" name="Picture">
+                        <wp:docPr id="492905952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="545034423" name="Picture"/>
+                                <pic:cNvPr id="492905952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31448,57 +31448,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122239331" name="Picture">
+                  <wp:docPr id="1910369915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122239331" name="Picture"/>
+                          <pic:cNvPr id="1910369915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31537,57 +31537,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631455416" name="Picture">
+                  <wp:docPr id="802240688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631455416" name="Picture"/>
+                          <pic:cNvPr id="802240688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32181,57 +32181,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911227447" name="Picture">
+                  <wp:docPr id="2025515494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911227447" name="Picture"/>
+                          <pic:cNvPr id="2025515494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33179,57 +33179,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733432053" name="Picture">
+                  <wp:docPr id="333031290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733432053" name="Picture"/>
+                          <pic:cNvPr id="333031290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33282,57 +33282,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019259841" name="Picture">
+                  <wp:docPr id="523062119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019259841" name="Picture"/>
+                          <pic:cNvPr id="523062119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34661,57 +34661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132500139" name="Picture">
+                  <wp:docPr id="836488721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132500139" name="Picture"/>
+                          <pic:cNvPr id="836488721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35814,57 +35814,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="785863073" name="Picture">
+                        <wp:docPr id="1032375612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="785863073" name="Picture"/>
+                                <pic:cNvPr id="1032375612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37286,57 +37286,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122582594" name="Picture">
+                  <wp:docPr id="1389111258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122582594" name="Picture"/>
+                          <pic:cNvPr id="1389111258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782029505" name="Picture">
+                  <wp:docPr id="1358901632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782029505" name="Picture"/>
+                          <pic:cNvPr id="1358901632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38019,57 +38019,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1062701816" name="Picture">
+                  <wp:docPr id="254200053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1062701816" name="Picture"/>
+                          <pic:cNvPr id="254200053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39017,57 +39017,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943642290" name="Picture">
+                  <wp:docPr id="1140835151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943642290" name="Picture"/>
+                          <pic:cNvPr id="1140835151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39120,57 +39120,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036686332" name="Picture">
+                  <wp:docPr id="354101659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036686332" name="Picture"/>
+                          <pic:cNvPr id="354101659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40497,57 +40497,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225986235" name="Picture">
+                  <wp:docPr id="1529399781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225986235" name="Picture"/>
+                          <pic:cNvPr id="1529399781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41640,57 +41640,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1430782189" name="Picture">
+                        <wp:docPr id="1795598690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1430782189" name="Picture"/>
+                                <pic:cNvPr id="1795598690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42861,57 +42861,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76502071" name="Picture">
+                  <wp:docPr id="1987846662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76502071" name="Picture"/>
+                          <pic:cNvPr id="1987846662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42932,57 +42932,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560386607" name="Picture">
+                  <wp:docPr id="2061765655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560386607" name="Picture"/>
+                          <pic:cNvPr id="2061765655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43346,57 +43346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834707246" name="Picture">
+                  <wp:docPr id="917712552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834707246" name="Picture"/>
+                          <pic:cNvPr id="917712552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>