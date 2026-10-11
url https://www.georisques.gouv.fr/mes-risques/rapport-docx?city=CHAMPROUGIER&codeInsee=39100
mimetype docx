--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074771880" name="Picture">
+                  <wp:docPr id="13928434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074771880" name="Picture"/>
+                          <pic:cNvPr id="13928434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="431882950" name="Picture">
+                  <wp:docPr id="398141725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="431882950" name="Picture"/>
+                          <pic:cNvPr id="398141725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1739031680" name="Picture">
+                        <wp:docPr id="1570160726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1739031680" name="Picture"/>
+                                <pic:cNvPr id="1570160726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349626727" name="Picture">
+                  <wp:docPr id="1449561203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349626727" name="Picture"/>
+                          <pic:cNvPr id="1449561203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889288807" name="Picture">
+                  <wp:docPr id="678102468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889288807" name="Picture"/>
+                          <pic:cNvPr id="678102468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1249943328" name="Picture">
+                  <wp:docPr id="1844595875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1249943328" name="Picture"/>
+                          <pic:cNvPr id="1844595875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991449119" name="Picture">
+                  <wp:docPr id="1864777169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991449119" name="Picture"/>
+                          <pic:cNvPr id="1864777169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064190674" name="Picture">
+                  <wp:docPr id="103336098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064190674" name="Picture"/>
+                          <pic:cNvPr id="103336098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="18212656" name="Picture">
+                        <wp:docPr id="1701141800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="18212656" name="Picture"/>
+                                <pic:cNvPr id="1701141800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1016037147" name="Picture">
+                        <wp:docPr id="1041250607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1016037147" name="Picture"/>
+                                <pic:cNvPr id="1041250607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2106755492" name="Picture">
+                        <wp:docPr id="154178386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2106755492" name="Picture"/>
+                                <pic:cNvPr id="154178386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2066955618" name="Picture">
+                        <wp:docPr id="1939651413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2066955618" name="Picture"/>
+                                <pic:cNvPr id="1939651413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="791317523" name="Picture">
+                        <wp:docPr id="406835814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="791317523" name="Picture"/>
+                                <pic:cNvPr id="406835814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="501262389" name="Picture">
+                        <wp:docPr id="175366932" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="501262389" name="Picture"/>
+                                <pic:cNvPr id="175366932" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="932740326" name="Picture">
+                        <wp:docPr id="1040099610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="932740326" name="Picture"/>
+                                <pic:cNvPr id="1040099610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="996206128" name="Picture">
+                        <wp:docPr id="961890638" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="996206128" name="Picture"/>
+                                <pic:cNvPr id="961890638" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="89794615" name="Picture">
+                        <wp:docPr id="615798912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="89794615" name="Picture"/>
+                                <pic:cNvPr id="615798912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1431473787" name="Picture">
+                        <wp:docPr id="1185721766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1431473787" name="Picture"/>
+                                <pic:cNvPr id="1185721766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2093000436" name="Picture">
+                        <wp:docPr id="501984165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2093000436" name="Picture"/>
+                                <pic:cNvPr id="501984165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2090600560" name="Picture">
+                        <wp:docPr id="907423998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2090600560" name="Picture"/>
+                                <pic:cNvPr id="907423998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="385727271" name="Picture">
+                        <wp:docPr id="2112200339" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="385727271" name="Picture"/>
+                                <pic:cNvPr id="2112200339" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2030405839" name="Picture">
+                        <wp:docPr id="1162155393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2030405839" name="Picture"/>
+                                <pic:cNvPr id="1162155393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="379026376" name="Picture">
+                        <wp:docPr id="397189285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="379026376" name="Picture"/>
+                                <pic:cNvPr id="397189285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022218887" name="Picture">
+                  <wp:docPr id="1164992119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022218887" name="Picture"/>
+                          <pic:cNvPr id="1164992119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071323218" name="Picture">
+                  <wp:docPr id="947077672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071323218" name="Picture"/>
+                          <pic:cNvPr id="947077672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614497342" name="Picture">
+                  <wp:docPr id="999794557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614497342" name="Picture"/>
+                          <pic:cNvPr id="999794557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="898128261" name="Picture">
+                  <wp:docPr id="1691122275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="898128261" name="Picture"/>
+                          <pic:cNvPr id="1691122275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616758027" name="Picture">
+                  <wp:docPr id="1333078600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616758027" name="Picture"/>
+                          <pic:cNvPr id="1333078600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1125186721" name="Picture">
+                  <wp:docPr id="1534659104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1125186721" name="Picture"/>
+                          <pic:cNvPr id="1534659104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1678952238" name="Picture">
+                        <wp:docPr id="1229428657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1678952238" name="Picture"/>
+                                <pic:cNvPr id="1229428657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677827925" name="Picture">
+                  <wp:docPr id="59506698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677827925" name="Picture"/>
+                          <pic:cNvPr id="59506698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133427093" name="Picture">
+                  <wp:docPr id="1525884624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133427093" name="Picture"/>
+                          <pic:cNvPr id="1525884624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836185469" name="Picture">
+                  <wp:docPr id="805099552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836185469" name="Picture"/>
+                          <pic:cNvPr id="805099552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732002646" name="Picture">
+                  <wp:docPr id="248086557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732002646" name="Picture"/>
+                          <pic:cNvPr id="248086557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467670114" name="Picture">
+                  <wp:docPr id="2061797916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467670114" name="Picture"/>
+                          <pic:cNvPr id="2061797916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1615710394" name="Picture">
+                  <wp:docPr id="1066803407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1615710394" name="Picture"/>
+                          <pic:cNvPr id="1066803407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="727133296" name="Picture">
+                        <wp:docPr id="138891058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="727133296" name="Picture"/>
+                                <pic:cNvPr id="138891058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2146392846" name="Picture">
+                        <wp:docPr id="1317551919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2146392846" name="Picture"/>
+                                <pic:cNvPr id="1317551919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914459717" name="Picture">
+                  <wp:docPr id="1424007460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914459717" name="Picture"/>
+                          <pic:cNvPr id="1424007460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26058,57 +26058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074618848" name="Picture">
+                  <wp:docPr id="252408278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074618848" name="Picture"/>
+                          <pic:cNvPr id="252408278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600090944" name="Picture">
+                  <wp:docPr id="713959296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600090944" name="Picture"/>
+                          <pic:cNvPr id="713959296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27799,57 +27799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440978324" name="Picture">
+                  <wp:docPr id="418870085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440978324" name="Picture"/>
+                          <pic:cNvPr id="418870085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_41.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27902,57 +27902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834677672" name="Picture">
+                  <wp:docPr id="972150038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834677672" name="Picture"/>
+                          <pic:cNvPr id="972150038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29360,57 +29360,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983630521" name="Picture">
+                  <wp:docPr id="3582058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983630521" name="Picture"/>
+                          <pic:cNvPr id="3582058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_40.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30557,57 +30557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="612677045" name="Picture">
+                        <wp:docPr id="32496534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="612677045" name="Picture"/>
+                                <pic:cNvPr id="32496534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33523,57 +33523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080004923" name="Picture">
+                  <wp:docPr id="1201984719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080004923" name="Picture"/>
+                          <pic:cNvPr id="1201984719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33612,57 +33612,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910317983" name="Picture">
+                  <wp:docPr id="185582405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910317983" name="Picture"/>
+                          <pic:cNvPr id="185582405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34256,57 +34256,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886722316" name="Picture">
+                  <wp:docPr id="1958976217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886722316" name="Picture"/>
+                          <pic:cNvPr id="1958976217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35254,57 +35254,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95106284" name="Picture">
+                  <wp:docPr id="1627357777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95106284" name="Picture"/>
+                          <pic:cNvPr id="1627357777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35357,57 +35357,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331957269" name="Picture">
+                  <wp:docPr id="953607504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331957269" name="Picture"/>
+                          <pic:cNvPr id="953607504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36734,57 +36734,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923305346" name="Picture">
+                  <wp:docPr id="1225486168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923305346" name="Picture"/>
+                          <pic:cNvPr id="1225486168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37877,57 +37877,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1567874" name="Picture">
+                        <wp:docPr id="735261741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1567874" name="Picture"/>
+                                <pic:cNvPr id="735261741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39235,57 +39235,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746959453" name="Picture">
+                  <wp:docPr id="967901088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746959453" name="Picture"/>
+                          <pic:cNvPr id="967901088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39324,57 +39324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503883098" name="Picture">
+                  <wp:docPr id="942896453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503883098" name="Picture"/>
+                          <pic:cNvPr id="942896453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39947,57 +39947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766355041" name="Picture">
+                  <wp:docPr id="972106945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766355041" name="Picture"/>
+                          <pic:cNvPr id="972106945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40864,57 +40864,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611846129" name="Picture">
+                  <wp:docPr id="633420061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611846129" name="Picture"/>
+                          <pic:cNvPr id="633420061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40967,57 +40967,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1811098777" name="Picture">
+                  <wp:docPr id="137724262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1811098777" name="Picture"/>
+                          <pic:cNvPr id="137724262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42290,57 +42290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146048469" name="Picture">
+                  <wp:docPr id="428325113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146048469" name="Picture"/>
+                          <pic:cNvPr id="428325113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42925,57 +42925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908731425" name="Picture">
+                  <wp:docPr id="1025319966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908731425" name="Picture"/>
+                          <pic:cNvPr id="1025319966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42996,57 +42996,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824689462" name="Picture">
+                  <wp:docPr id="460213801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824689462" name="Picture"/>
+                          <pic:cNvPr id="460213801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43410,57 +43410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530017355" name="Picture">
+                  <wp:docPr id="45512376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530017355" name="Picture"/>
+                          <pic:cNvPr id="45512376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>