--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437027733" name="Picture">
+                  <wp:docPr id="702600302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437027733" name="Picture"/>
+                          <pic:cNvPr id="702600302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599735231" name="Picture">
+                  <wp:docPr id="1778740501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599735231" name="Picture"/>
+                          <pic:cNvPr id="1778740501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1213282098" name="Picture">
+                        <wp:docPr id="888580522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1213282098" name="Picture"/>
+                                <pic:cNvPr id="888580522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451927207" name="Picture">
+                  <wp:docPr id="403157921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451927207" name="Picture"/>
+                          <pic:cNvPr id="403157921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818631425" name="Picture">
+                  <wp:docPr id="829248897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818631425" name="Picture"/>
+                          <pic:cNvPr id="829248897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481806244" name="Picture">
+                  <wp:docPr id="158007400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481806244" name="Picture"/>
+                          <pic:cNvPr id="158007400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078863498" name="Picture">
+                  <wp:docPr id="1696441973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078863498" name="Picture"/>
+                          <pic:cNvPr id="1696441973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208873271" name="Picture">
+                  <wp:docPr id="1952611272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208873271" name="Picture"/>
+                          <pic:cNvPr id="1952611272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="89602646" name="Picture">
+                        <wp:docPr id="2010803091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="89602646" name="Picture"/>
+                                <pic:cNvPr id="2010803091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="13176107" name="Picture">
+                        <wp:docPr id="1441939068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="13176107" name="Picture"/>
+                                <pic:cNvPr id="1441939068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="263797942" name="Picture">
+                        <wp:docPr id="883299681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="263797942" name="Picture"/>
+                                <pic:cNvPr id="883299681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="232053379" name="Picture">
+                        <wp:docPr id="1509531903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="232053379" name="Picture"/>
+                                <pic:cNvPr id="1509531903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="790269923" name="Picture">
+                        <wp:docPr id="1581933940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="790269923" name="Picture"/>
+                                <pic:cNvPr id="1581933940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="77812827" name="Picture">
+                        <wp:docPr id="1605295647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="77812827" name="Picture"/>
+                                <pic:cNvPr id="1605295647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="753861591" name="Picture">
+                        <wp:docPr id="633149338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="753861591" name="Picture"/>
+                                <pic:cNvPr id="633149338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1426919204" name="Picture">
+                        <wp:docPr id="668991325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1426919204" name="Picture"/>
+                                <pic:cNvPr id="668991325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1148419977" name="Picture">
+                        <wp:docPr id="1620247633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1148419977" name="Picture"/>
+                                <pic:cNvPr id="1620247633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="498780082" name="Picture">
+                        <wp:docPr id="154558937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="498780082" name="Picture"/>
+                                <pic:cNvPr id="154558937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="660964603" name="Picture">
+                        <wp:docPr id="2114927897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="660964603" name="Picture"/>
+                                <pic:cNvPr id="2114927897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1343727290" name="Picture">
+                        <wp:docPr id="857683453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1343727290" name="Picture"/>
+                                <pic:cNvPr id="857683453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1058073122" name="Picture">
+                        <wp:docPr id="1427932424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1058073122" name="Picture"/>
+                                <pic:cNvPr id="1427932424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="924328756" name="Picture">
+                        <wp:docPr id="2031565229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="924328756" name="Picture"/>
+                                <pic:cNvPr id="2031565229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="635168008" name="Picture">
+                        <wp:docPr id="1268344008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="635168008" name="Picture"/>
+                                <pic:cNvPr id="1268344008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555820668" name="Picture">
+                  <wp:docPr id="98391111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555820668" name="Picture"/>
+                          <pic:cNvPr id="98391111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809051246" name="Picture">
+                  <wp:docPr id="1355373246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809051246" name="Picture"/>
+                          <pic:cNvPr id="1355373246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1303554048" name="Picture">
+                  <wp:docPr id="482066455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1303554048" name="Picture"/>
+                          <pic:cNvPr id="482066455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384771173" name="Picture">
+                  <wp:docPr id="586639127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384771173" name="Picture"/>
+                          <pic:cNvPr id="586639127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1454983619" name="Picture">
+                  <wp:docPr id="260062240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1454983619" name="Picture"/>
+                          <pic:cNvPr id="260062240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278251901" name="Picture">
+                  <wp:docPr id="1231111038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278251901" name="Picture"/>
+                          <pic:cNvPr id="1231111038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="858033502" name="Picture">
+                        <wp:docPr id="465572840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="858033502" name="Picture"/>
+                                <pic:cNvPr id="465572840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1709498043" name="Picture">
+                  <wp:docPr id="378254773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1709498043" name="Picture"/>
+                          <pic:cNvPr id="378254773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753537580" name="Picture">
+                  <wp:docPr id="208287389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753537580" name="Picture"/>
+                          <pic:cNvPr id="208287389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136859167" name="Picture">
+                  <wp:docPr id="397290411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136859167" name="Picture"/>
+                          <pic:cNvPr id="397290411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691292140" name="Picture">
+                  <wp:docPr id="1623520348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691292140" name="Picture"/>
+                          <pic:cNvPr id="1623520348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057102053" name="Picture">
+                  <wp:docPr id="2004114797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057102053" name="Picture"/>
+                          <pic:cNvPr id="2004114797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581476308" name="Picture">
+                  <wp:docPr id="2023561123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581476308" name="Picture"/>
+                          <pic:cNvPr id="2023561123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="348324930" name="Picture">
+                        <wp:docPr id="1634880942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="348324930" name="Picture"/>
+                                <pic:cNvPr id="1634880942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1409274687" name="Picture">
+                        <wp:docPr id="1150763366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1409274687" name="Picture"/>
+                                <pic:cNvPr id="1150763366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300777500" name="Picture">
+                  <wp:docPr id="1786252709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300777500" name="Picture"/>
+                          <pic:cNvPr id="1786252709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071627479" name="Picture">
+                  <wp:docPr id="1265060499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071627479" name="Picture"/>
+                          <pic:cNvPr id="1265060499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724363381" name="Picture">
+                  <wp:docPr id="55460141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724363381" name="Picture"/>
+                          <pic:cNvPr id="55460141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241156299" name="Picture">
+                  <wp:docPr id="413463487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241156299" name="Picture"/>
+                          <pic:cNvPr id="413463487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719957028" name="Picture">
+                  <wp:docPr id="2146097039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719957028" name="Picture"/>
+                          <pic:cNvPr id="2146097039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037927968" name="Picture">
+                  <wp:docPr id="778092655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037927968" name="Picture"/>
+                          <pic:cNvPr id="778092655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31921,57 +31921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097075438" name="Picture">
+                  <wp:docPr id="1364021012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097075438" name="Picture"/>
+                          <pic:cNvPr id="1364021012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32010,57 +32010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195143681" name="Picture">
+                  <wp:docPr id="2030477034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195143681" name="Picture"/>
+                          <pic:cNvPr id="2030477034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32654,57 +32654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674756914" name="Picture">
+                  <wp:docPr id="117657197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674756914" name="Picture"/>
+                          <pic:cNvPr id="117657197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33652,57 +33652,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226440655" name="Picture">
+                  <wp:docPr id="1271924003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226440655" name="Picture"/>
+                          <pic:cNvPr id="1271924003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33755,57 +33755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280062653" name="Picture">
+                  <wp:docPr id="1623318824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280062653" name="Picture"/>
+                          <pic:cNvPr id="1623318824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35132,57 +35132,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665519582" name="Picture">
+                  <wp:docPr id="859914743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665519582" name="Picture"/>
+                          <pic:cNvPr id="859914743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36275,57 +36275,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="346961150" name="Picture">
+                        <wp:docPr id="754851311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="346961150" name="Picture"/>
+                                <pic:cNvPr id="754851311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37636,57 +37636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507336842" name="Picture">
+                  <wp:docPr id="361348990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507336842" name="Picture"/>
+                          <pic:cNvPr id="361348990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37725,57 +37725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961050837" name="Picture">
+                  <wp:docPr id="2020779335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961050837" name="Picture"/>
+                          <pic:cNvPr id="2020779335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38369,57 +38369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787346361" name="Picture">
+                  <wp:docPr id="1614537915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787346361" name="Picture"/>
+                          <pic:cNvPr id="1614537915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39367,57 +39367,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046923954" name="Picture">
+                  <wp:docPr id="1054302625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046923954" name="Picture"/>
+                          <pic:cNvPr id="1054302625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39470,57 +39470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171024146" name="Picture">
+                  <wp:docPr id="162834191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171024146" name="Picture"/>
+                          <pic:cNvPr id="162834191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40847,57 +40847,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327795933" name="Picture">
+                  <wp:docPr id="1672056400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327795933" name="Picture"/>
+                          <pic:cNvPr id="1672056400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41990,57 +41990,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1282610890" name="Picture">
+                        <wp:docPr id="316601937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1282610890" name="Picture"/>
+                                <pic:cNvPr id="316601937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43261,57 +43261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251699109" name="Picture">
+                  <wp:docPr id="432246827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251699109" name="Picture"/>
+                          <pic:cNvPr id="432246827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43341,57 +43341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711821096" name="Picture">
+                  <wp:docPr id="384916731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711821096" name="Picture"/>
+                          <pic:cNvPr id="384916731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43820,57 +43820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662138837" name="Picture">
+                  <wp:docPr id="1299934919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662138837" name="Picture"/>
+                          <pic:cNvPr id="1299934919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45555,57 +45555,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064746222" name="Picture">
+                  <wp:docPr id="1414945189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064746222" name="Picture"/>
+                          <pic:cNvPr id="1414945189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45626,57 +45626,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044999919" name="Picture">
+                  <wp:docPr id="1214038352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044999919" name="Picture"/>
+                          <pic:cNvPr id="1214038352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46040,57 +46040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197819031" name="Picture">
+                  <wp:docPr id="1590137802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197819031" name="Picture"/>
+                          <pic:cNvPr id="1590137802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>