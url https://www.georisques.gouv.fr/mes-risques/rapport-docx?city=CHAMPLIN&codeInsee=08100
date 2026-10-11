--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697388575" name="Picture">
+                  <wp:docPr id="762585698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697388575" name="Picture"/>
+                          <pic:cNvPr id="762585698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187934785" name="Picture">
+                  <wp:docPr id="2019734946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187934785" name="Picture"/>
+                          <pic:cNvPr id="2019734946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2039293861" name="Picture">
+                        <wp:docPr id="1682255393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2039293861" name="Picture"/>
+                                <pic:cNvPr id="1682255393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122418620" name="Picture">
+                  <wp:docPr id="1327038918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122418620" name="Picture"/>
+                          <pic:cNvPr id="1327038918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056638546" name="Picture">
+                  <wp:docPr id="1514683073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056638546" name="Picture"/>
+                          <pic:cNvPr id="1514683073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510670317" name="Picture">
+                  <wp:docPr id="1750628166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510670317" name="Picture"/>
+                          <pic:cNvPr id="1750628166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711934770" name="Picture">
+                  <wp:docPr id="1761754207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711934770" name="Picture"/>
+                          <pic:cNvPr id="1761754207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700178692" name="Picture">
+                  <wp:docPr id="331610082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700178692" name="Picture"/>
+                          <pic:cNvPr id="331610082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="729856230" name="Picture">
+                        <wp:docPr id="1492509344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="729856230" name="Picture"/>
+                                <pic:cNvPr id="1492509344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1703348444" name="Picture">
+                        <wp:docPr id="1859189571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1703348444" name="Picture"/>
+                                <pic:cNvPr id="1859189571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="333747899" name="Picture">
+                        <wp:docPr id="2068954461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="333747899" name="Picture"/>
+                                <pic:cNvPr id="2068954461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="261156292" name="Picture">
+                        <wp:docPr id="1773347272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="261156292" name="Picture"/>
+                                <pic:cNvPr id="1773347272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1522474466" name="Picture">
+                        <wp:docPr id="56143629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1522474466" name="Picture"/>
+                                <pic:cNvPr id="56143629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1008034685" name="Picture">
+                        <wp:docPr id="133898930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1008034685" name="Picture"/>
+                                <pic:cNvPr id="133898930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="762877711" name="Picture">
+                        <wp:docPr id="752862414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="762877711" name="Picture"/>
+                                <pic:cNvPr id="752862414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1559065496" name="Picture">
+                        <wp:docPr id="910142689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1559065496" name="Picture"/>
+                                <pic:cNvPr id="910142689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1378156532" name="Picture">
+                        <wp:docPr id="969282496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1378156532" name="Picture"/>
+                                <pic:cNvPr id="969282496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="480263197" name="Picture">
+                        <wp:docPr id="568995998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="480263197" name="Picture"/>
+                                <pic:cNvPr id="568995998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="508833833" name="Picture">
+                        <wp:docPr id="113282807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="508833833" name="Picture"/>
+                                <pic:cNvPr id="113282807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="644114546" name="Picture">
+                        <wp:docPr id="1200556904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="644114546" name="Picture"/>
+                                <pic:cNvPr id="1200556904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1524717684" name="Picture">
+                        <wp:docPr id="728578790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1524717684" name="Picture"/>
+                                <pic:cNvPr id="728578790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1738701975" name="Picture">
+                        <wp:docPr id="1155993324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1738701975" name="Picture"/>
+                                <pic:cNvPr id="1155993324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="758711038" name="Picture">
+                        <wp:docPr id="1480357770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="758711038" name="Picture"/>
+                                <pic:cNvPr id="1480357770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596323746" name="Picture">
+                  <wp:docPr id="645006842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596323746" name="Picture"/>
+                          <pic:cNvPr id="645006842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351619609" name="Picture">
+                  <wp:docPr id="2105059912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351619609" name="Picture"/>
+                          <pic:cNvPr id="2105059912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435846573" name="Picture">
+                  <wp:docPr id="361715798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435846573" name="Picture"/>
+                          <pic:cNvPr id="361715798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003499187" name="Picture">
+                  <wp:docPr id="26014155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003499187" name="Picture"/>
+                          <pic:cNvPr id="26014155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123535355" name="Picture">
+                  <wp:docPr id="1295815499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123535355" name="Picture"/>
+                          <pic:cNvPr id="1295815499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16365333" name="Picture">
+                  <wp:docPr id="361550829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16365333" name="Picture"/>
+                          <pic:cNvPr id="361550829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1192265188" name="Picture">
+                        <wp:docPr id="1019858598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1192265188" name="Picture"/>
+                                <pic:cNvPr id="1019858598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753551230" name="Picture">
+                  <wp:docPr id="1246504661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753551230" name="Picture"/>
+                          <pic:cNvPr id="1246504661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673337467" name="Picture">
+                  <wp:docPr id="872844009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673337467" name="Picture"/>
+                          <pic:cNvPr id="872844009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801379646" name="Picture">
+                  <wp:docPr id="1187565105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801379646" name="Picture"/>
+                          <pic:cNvPr id="1187565105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036839419" name="Picture">
+                  <wp:docPr id="1047760367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036839419" name="Picture"/>
+                          <pic:cNvPr id="1047760367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247837032" name="Picture">
+                  <wp:docPr id="1963606613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247837032" name="Picture"/>
+                          <pic:cNvPr id="1963606613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363987058" name="Picture">
+                  <wp:docPr id="2096264965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363987058" name="Picture"/>
+                          <pic:cNvPr id="2096264965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1634152011" name="Picture">
+                        <wp:docPr id="1443055320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1634152011" name="Picture"/>
+                                <pic:cNvPr id="1443055320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1068015988" name="Picture">
+                        <wp:docPr id="1405131652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1068015988" name="Picture"/>
+                                <pic:cNvPr id="1405131652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25949,57 +25949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743115708" name="Picture">
+                  <wp:docPr id="532226722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743115708" name="Picture"/>
+                          <pic:cNvPr id="532226722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26038,57 +26038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256066639" name="Picture">
+                  <wp:docPr id="1745902463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256066639" name="Picture"/>
+                          <pic:cNvPr id="1745902463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26682,57 +26682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068239384" name="Picture">
+                  <wp:docPr id="2012823469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068239384" name="Picture"/>
+                          <pic:cNvPr id="2012823469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776134019" name="Picture">
+                  <wp:docPr id="375832912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776134019" name="Picture"/>
+                          <pic:cNvPr id="375832912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1107550500" name="Picture">
+                  <wp:docPr id="1286239041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1107550500" name="Picture"/>
+                          <pic:cNvPr id="1286239041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29160,57 +29160,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444391144" name="Picture">
+                  <wp:docPr id="1980910330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444391144" name="Picture"/>
+                          <pic:cNvPr id="1980910330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30303,57 +30303,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1726538104" name="Picture">
+                        <wp:docPr id="145196214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1726538104" name="Picture"/>
+                                <pic:cNvPr id="145196214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31664,57 +31664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438298835" name="Picture">
+                  <wp:docPr id="1812351682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438298835" name="Picture"/>
+                          <pic:cNvPr id="1812351682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31753,57 +31753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="93942980" name="Picture">
+                  <wp:docPr id="1841438047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93942980" name="Picture"/>
+                          <pic:cNvPr id="1841438047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32397,57 +32397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493036368" name="Picture">
+                  <wp:docPr id="129976869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493036368" name="Picture"/>
+                          <pic:cNvPr id="129976869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33395,57 +33395,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699581401" name="Picture">
+                  <wp:docPr id="290858106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699581401" name="Picture"/>
+                          <pic:cNvPr id="290858106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33498,57 +33498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364019031" name="Picture">
+                  <wp:docPr id="570821456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364019031" name="Picture"/>
+                          <pic:cNvPr id="570821456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34875,57 +34875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670634068" name="Picture">
+                  <wp:docPr id="872960568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670634068" name="Picture"/>
+                          <pic:cNvPr id="872960568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36018,57 +36018,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1788407270" name="Picture">
+                        <wp:docPr id="1849277350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1788407270" name="Picture"/>
+                                <pic:cNvPr id="1849277350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37376,57 +37376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="84683601" name="Picture">
+                  <wp:docPr id="408333771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="84683601" name="Picture"/>
+                          <pic:cNvPr id="408333771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37465,57 +37465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904522359" name="Picture">
+                  <wp:docPr id="169472032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904522359" name="Picture"/>
+                          <pic:cNvPr id="169472032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38088,57 +38088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754851450" name="Picture">
+                  <wp:docPr id="1288856231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754851450" name="Picture"/>
+                          <pic:cNvPr id="1288856231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39005,57 +39005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670185902" name="Picture">
+                  <wp:docPr id="532120518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670185902" name="Picture"/>
+                          <pic:cNvPr id="532120518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39108,57 +39108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651104754" name="Picture">
+                  <wp:docPr id="1086247457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651104754" name="Picture"/>
+                          <pic:cNvPr id="1086247457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40431,57 +40431,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589723738" name="Picture">
+                  <wp:docPr id="543521895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589723738" name="Picture"/>
+                          <pic:cNvPr id="543521895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41066,57 +41066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255627655" name="Picture">
+                  <wp:docPr id="385654160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255627655" name="Picture"/>
+                          <pic:cNvPr id="385654160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41137,57 +41137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2006283574" name="Picture">
+                  <wp:docPr id="1393521108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2006283574" name="Picture"/>
+                          <pic:cNvPr id="1393521108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41551,57 +41551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733424420" name="Picture">
+                  <wp:docPr id="1643153211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733424420" name="Picture"/>
+                          <pic:cNvPr id="1643153211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>