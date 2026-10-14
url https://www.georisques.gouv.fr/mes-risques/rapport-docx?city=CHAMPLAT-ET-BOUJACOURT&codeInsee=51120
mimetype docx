--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814748803" name="Picture">
+                  <wp:docPr id="16560458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814748803" name="Picture"/>
+                          <pic:cNvPr id="16560458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868565572" name="Picture">
+                  <wp:docPr id="1110216223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868565572" name="Picture"/>
+                          <pic:cNvPr id="1110216223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1540418976" name="Picture">
+                        <wp:docPr id="1974346656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1540418976" name="Picture"/>
+                                <pic:cNvPr id="1974346656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61940771" name="Picture">
+                  <wp:docPr id="251754564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61940771" name="Picture"/>
+                          <pic:cNvPr id="251754564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406278425" name="Picture">
+                  <wp:docPr id="137186390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406278425" name="Picture"/>
+                          <pic:cNvPr id="137186390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924206698" name="Picture">
+                  <wp:docPr id="2137497639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924206698" name="Picture"/>
+                          <pic:cNvPr id="2137497639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353570443" name="Picture">
+                  <wp:docPr id="69702396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353570443" name="Picture"/>
+                          <pic:cNvPr id="69702396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17465699" name="Picture">
+                  <wp:docPr id="188836684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17465699" name="Picture"/>
+                          <pic:cNvPr id="188836684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="902946632" name="Picture">
+                        <wp:docPr id="1800528986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="902946632" name="Picture"/>
+                                <pic:cNvPr id="1800528986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1575448825" name="Picture">
+                        <wp:docPr id="2054765415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1575448825" name="Picture"/>
+                                <pic:cNvPr id="2054765415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1580148725" name="Picture">
+                        <wp:docPr id="933452356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1580148725" name="Picture"/>
+                                <pic:cNvPr id="933452356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1463189054" name="Picture">
+                        <wp:docPr id="1391488813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1463189054" name="Picture"/>
+                                <pic:cNvPr id="1391488813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="915024662" name="Picture">
+                        <wp:docPr id="1529701896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="915024662" name="Picture"/>
+                                <pic:cNvPr id="1529701896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1317590686" name="Picture">
+                        <wp:docPr id="1705423565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1317590686" name="Picture"/>
+                                <pic:cNvPr id="1705423565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1268024113" name="Picture">
+                        <wp:docPr id="1594616346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1268024113" name="Picture"/>
+                                <pic:cNvPr id="1594616346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1151906925" name="Picture">
+                        <wp:docPr id="2141218594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1151906925" name="Picture"/>
+                                <pic:cNvPr id="2141218594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="504938651" name="Picture">
+                        <wp:docPr id="854778424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="504938651" name="Picture"/>
+                                <pic:cNvPr id="854778424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1541408581" name="Picture">
+                        <wp:docPr id="62549561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1541408581" name="Picture"/>
+                                <pic:cNvPr id="62549561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1277502114" name="Picture">
+                        <wp:docPr id="435481187" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1277502114" name="Picture"/>
+                                <pic:cNvPr id="435481187" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1325948820" name="Picture">
+                        <wp:docPr id="959193076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1325948820" name="Picture"/>
+                                <pic:cNvPr id="959193076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="410109908" name="Picture">
+                        <wp:docPr id="1746681145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="410109908" name="Picture"/>
+                                <pic:cNvPr id="1746681145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="462223402" name="Picture">
+                        <wp:docPr id="1649677602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="462223402" name="Picture"/>
+                                <pic:cNvPr id="1649677602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="425330288" name="Picture">
+                        <wp:docPr id="1388488329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="425330288" name="Picture"/>
+                                <pic:cNvPr id="1388488329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="753832980" name="Picture">
+                  <wp:docPr id="1040855423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="753832980" name="Picture"/>
+                          <pic:cNvPr id="1040855423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896248730" name="Picture">
+                  <wp:docPr id="1311103963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896248730" name="Picture"/>
+                          <pic:cNvPr id="1311103963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509834229" name="Picture">
+                  <wp:docPr id="163854339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509834229" name="Picture"/>
+                          <pic:cNvPr id="163854339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776632120" name="Picture">
+                  <wp:docPr id="1327557626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776632120" name="Picture"/>
+                          <pic:cNvPr id="1327557626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611038046" name="Picture">
+                  <wp:docPr id="418976484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611038046" name="Picture"/>
+                          <pic:cNvPr id="418976484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038737401" name="Picture">
+                  <wp:docPr id="268084209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038737401" name="Picture"/>
+                          <pic:cNvPr id="268084209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1058179973" name="Picture">
+                        <wp:docPr id="1355262046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1058179973" name="Picture"/>
+                                <pic:cNvPr id="1355262046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592442849" name="Picture">
+                  <wp:docPr id="1948850891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592442849" name="Picture"/>
+                          <pic:cNvPr id="1948850891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873184660" name="Picture">
+                  <wp:docPr id="170715607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873184660" name="Picture"/>
+                          <pic:cNvPr id="170715607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1145272134" name="Picture">
+                  <wp:docPr id="1740907924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1145272134" name="Picture"/>
+                          <pic:cNvPr id="1740907924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1239044641" name="Picture">
+                  <wp:docPr id="329576527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1239044641" name="Picture"/>
+                          <pic:cNvPr id="329576527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863290649" name="Picture">
+                  <wp:docPr id="1702758957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863290649" name="Picture"/>
+                          <pic:cNvPr id="1702758957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012887783" name="Picture">
+                  <wp:docPr id="180780023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012887783" name="Picture"/>
+                          <pic:cNvPr id="180780023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="720077329" name="Picture">
+                        <wp:docPr id="857615324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="720077329" name="Picture"/>
+                                <pic:cNvPr id="857615324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631636719" name="Picture">
+                  <wp:docPr id="400670683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631636719" name="Picture"/>
+                          <pic:cNvPr id="400670683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311819051" name="Picture">
+                  <wp:docPr id="758072456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311819051" name="Picture"/>
+                          <pic:cNvPr id="758072456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1338283547" name="Picture">
+                  <wp:docPr id="1710653780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1338283547" name="Picture"/>
+                          <pic:cNvPr id="1710653780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936402363" name="Picture">
+                  <wp:docPr id="1088355817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936402363" name="Picture"/>
+                          <pic:cNvPr id="1088355817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_19.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647423164" name="Picture">
+                  <wp:docPr id="1773853159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647423164" name="Picture"/>
+                          <pic:cNvPr id="1773853159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27893,57 +27893,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676121420" name="Picture">
+                  <wp:docPr id="368263282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676121420" name="Picture"/>
+                          <pic:cNvPr id="368263282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_18.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29500,57 +29500,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="112883879" name="Picture">
+                        <wp:docPr id="804143888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="112883879" name="Picture"/>
+                                <pic:cNvPr id="804143888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31265,57 +31265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519734318" name="Picture">
+                  <wp:docPr id="1077409403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519734318" name="Picture"/>
+                          <pic:cNvPr id="1077409403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31345,57 +31345,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844195339" name="Picture">
+                  <wp:docPr id="1894204537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844195339" name="Picture"/>
+                          <pic:cNvPr id="1894204537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31890,57 +31890,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873951199" name="Picture">
+                  <wp:docPr id="1527765636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873951199" name="Picture"/>
+                          <pic:cNvPr id="1527765636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33617,57 +33617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810678648" name="Picture">
+                  <wp:docPr id="1603496878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810678648" name="Picture"/>
+                          <pic:cNvPr id="1603496878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33706,57 +33706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728895590" name="Picture">
+                  <wp:docPr id="362625193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728895590" name="Picture"/>
+                          <pic:cNvPr id="362625193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34350,57 +34350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428764057" name="Picture">
+                  <wp:docPr id="820190052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428764057" name="Picture"/>
+                          <pic:cNvPr id="820190052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35348,57 +35348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161593663" name="Picture">
+                  <wp:docPr id="92407367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161593663" name="Picture"/>
+                          <pic:cNvPr id="92407367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35451,57 +35451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467385628" name="Picture">
+                  <wp:docPr id="2085876011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467385628" name="Picture"/>
+                          <pic:cNvPr id="2085876011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36828,57 +36828,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="843285954" name="Picture">
+                  <wp:docPr id="1672417951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="843285954" name="Picture"/>
+                          <pic:cNvPr id="1672417951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37971,57 +37971,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1640634288" name="Picture">
+                        <wp:docPr id="451064089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1640634288" name="Picture"/>
+                                <pic:cNvPr id="451064089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39332,57 +39332,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1326052318" name="Picture">
+                  <wp:docPr id="29516592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1326052318" name="Picture"/>
+                          <pic:cNvPr id="29516592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39421,57 +39421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796534780" name="Picture">
+                  <wp:docPr id="839693133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796534780" name="Picture"/>
+                          <pic:cNvPr id="839693133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40065,57 +40065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183964912" name="Picture">
+                  <wp:docPr id="224873523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183964912" name="Picture"/>
+                          <pic:cNvPr id="224873523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41063,57 +41063,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899661735" name="Picture">
+                  <wp:docPr id="1616789179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899661735" name="Picture"/>
+                          <pic:cNvPr id="1616789179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41166,57 +41166,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572324814" name="Picture">
+                  <wp:docPr id="313906668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572324814" name="Picture"/>
+                          <pic:cNvPr id="313906668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42543,57 +42543,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619493370" name="Picture">
+                  <wp:docPr id="173561192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619493370" name="Picture"/>
+                          <pic:cNvPr id="173561192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43686,57 +43686,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1071618722" name="Picture">
+                        <wp:docPr id="121387014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1071618722" name="Picture"/>
+                                <pic:cNvPr id="121387014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44907,57 +44907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127411652" name="Picture">
+                  <wp:docPr id="1325911708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127411652" name="Picture"/>
+                          <pic:cNvPr id="1325911708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44978,57 +44978,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231782270" name="Picture">
+                  <wp:docPr id="241420589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231782270" name="Picture"/>
+                          <pic:cNvPr id="241420589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45392,57 +45392,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476975141" name="Picture">
+                  <wp:docPr id="192985494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476975141" name="Picture"/>
+                          <pic:cNvPr id="192985494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>