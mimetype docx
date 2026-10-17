--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430055987" name="Picture">
+                  <wp:docPr id="2038224695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430055987" name="Picture"/>
+                          <pic:cNvPr id="2038224695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787274868" name="Picture">
+                  <wp:docPr id="760919859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787274868" name="Picture"/>
+                          <pic:cNvPr id="760919859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1986113352" name="Picture">
+                        <wp:docPr id="2147209903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1986113352" name="Picture"/>
+                                <pic:cNvPr id="2147209903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837477668" name="Picture">
+                  <wp:docPr id="2032412532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837477668" name="Picture"/>
+                          <pic:cNvPr id="2032412532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654202426" name="Picture">
+                  <wp:docPr id="710593564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654202426" name="Picture"/>
+                          <pic:cNvPr id="710593564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675714369" name="Picture">
+                  <wp:docPr id="1017947279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675714369" name="Picture"/>
+                          <pic:cNvPr id="1017947279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403968307" name="Picture">
+                  <wp:docPr id="1770184777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403968307" name="Picture"/>
+                          <pic:cNvPr id="1770184777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207617577" name="Picture">
+                  <wp:docPr id="153256327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207617577" name="Picture"/>
+                          <pic:cNvPr id="153256327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1519656815" name="Picture">
+                        <wp:docPr id="815915774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1519656815" name="Picture"/>
+                                <pic:cNvPr id="815915774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1717676241" name="Picture">
+                        <wp:docPr id="690435623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1717676241" name="Picture"/>
+                                <pic:cNvPr id="690435623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="784021341" name="Picture">
+                        <wp:docPr id="1767355668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="784021341" name="Picture"/>
+                                <pic:cNvPr id="1767355668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="487573764" name="Picture">
+                        <wp:docPr id="1518158918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="487573764" name="Picture"/>
+                                <pic:cNvPr id="1518158918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1069814764" name="Picture">
+                        <wp:docPr id="1934749703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1069814764" name="Picture"/>
+                                <pic:cNvPr id="1934749703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="559651851" name="Picture">
+                        <wp:docPr id="967262466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="559651851" name="Picture"/>
+                                <pic:cNvPr id="967262466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1332243154" name="Picture">
+                        <wp:docPr id="1447052036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1332243154" name="Picture"/>
+                                <pic:cNvPr id="1447052036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="427387601" name="Picture">
+                        <wp:docPr id="1836819209" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="427387601" name="Picture"/>
+                                <pic:cNvPr id="1836819209" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="482217457" name="Picture">
+                        <wp:docPr id="961763182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="482217457" name="Picture"/>
+                                <pic:cNvPr id="961763182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1450082546" name="Picture">
+                        <wp:docPr id="1033050011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1450082546" name="Picture"/>
+                                <pic:cNvPr id="1033050011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="529733856" name="Picture">
+                        <wp:docPr id="2034801872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="529733856" name="Picture"/>
+                                <pic:cNvPr id="2034801872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="543641857" name="Picture">
+                        <wp:docPr id="44191921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="543641857" name="Picture"/>
+                                <pic:cNvPr id="44191921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="784007237" name="Picture">
+                        <wp:docPr id="955573811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="784007237" name="Picture"/>
+                                <pic:cNvPr id="955573811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1137136856" name="Picture">
+                        <wp:docPr id="1694810581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1137136856" name="Picture"/>
+                                <pic:cNvPr id="1694810581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1358392070" name="Picture">
+                        <wp:docPr id="1317428196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1358392070" name="Picture"/>
+                                <pic:cNvPr id="1317428196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391757161" name="Picture">
+                  <wp:docPr id="936738228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391757161" name="Picture"/>
+                          <pic:cNvPr id="936738228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644706571" name="Picture">
+                  <wp:docPr id="320123662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644706571" name="Picture"/>
+                          <pic:cNvPr id="320123662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501347311" name="Picture">
+                  <wp:docPr id="1618035681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501347311" name="Picture"/>
+                          <pic:cNvPr id="1618035681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1345011724" name="Picture">
+                  <wp:docPr id="1270034013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1345011724" name="Picture"/>
+                          <pic:cNvPr id="1270034013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060708819" name="Picture">
+                  <wp:docPr id="739749695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060708819" name="Picture"/>
+                          <pic:cNvPr id="739749695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1485150968" name="Picture">
+                  <wp:docPr id="936171955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1485150968" name="Picture"/>
+                          <pic:cNvPr id="936171955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="93892560" name="Picture">
+                        <wp:docPr id="949299100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="93892560" name="Picture"/>
+                                <pic:cNvPr id="949299100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1100895950" name="Picture">
+                  <wp:docPr id="1804861811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1100895950" name="Picture"/>
+                          <pic:cNvPr id="1804861811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1125435396" name="Picture">
+                  <wp:docPr id="1009264733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1125435396" name="Picture"/>
+                          <pic:cNvPr id="1009264733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61999513" name="Picture">
+                  <wp:docPr id="764428675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61999513" name="Picture"/>
+                          <pic:cNvPr id="764428675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979411096" name="Picture">
+                  <wp:docPr id="1637271867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979411096" name="Picture"/>
+                          <pic:cNvPr id="1637271867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219004537" name="Picture">
+                  <wp:docPr id="245214533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219004537" name="Picture"/>
+                          <pic:cNvPr id="245214533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715701110" name="Picture">
+                  <wp:docPr id="1823499338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715701110" name="Picture"/>
+                          <pic:cNvPr id="1823499338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="318800588" name="Picture">
+                        <wp:docPr id="1007880147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="318800588" name="Picture"/>
+                                <pic:cNvPr id="1007880147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082273489" name="Picture">
+                  <wp:docPr id="1408149039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082273489" name="Picture"/>
+                          <pic:cNvPr id="1408149039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="940846182" name="Picture">
+                  <wp:docPr id="1585334875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="940846182" name="Picture"/>
+                          <pic:cNvPr id="1585334875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903142524" name="Picture">
+                  <wp:docPr id="1454936743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903142524" name="Picture"/>
+                          <pic:cNvPr id="1454936743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955759081" name="Picture">
+                  <wp:docPr id="292335223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955759081" name="Picture"/>
+                          <pic:cNvPr id="292335223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378766777" name="Picture">
+                  <wp:docPr id="1787622671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378766777" name="Picture"/>
+                          <pic:cNvPr id="1787622671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420332828" name="Picture">
+                  <wp:docPr id="1921644818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420332828" name="Picture"/>
+                          <pic:cNvPr id="1921644818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="720846676" name="Picture">
+                        <wp:docPr id="1500412931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="720846676" name="Picture"/>
+                                <pic:cNvPr id="1500412931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562720819" name="Picture">
+                  <wp:docPr id="1687310165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562720819" name="Picture"/>
+                          <pic:cNvPr id="1687310165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132700979" name="Picture">
+                  <wp:docPr id="431575872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132700979" name="Picture"/>
+                          <pic:cNvPr id="431575872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549195953" name="Picture">
+                  <wp:docPr id="985997786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549195953" name="Picture"/>
+                          <pic:cNvPr id="985997786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487301388" name="Picture">
+                  <wp:docPr id="944728022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487301388" name="Picture"/>
+                          <pic:cNvPr id="944728022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113859978" name="Picture">
+                  <wp:docPr id="1925993966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113859978" name="Picture"/>
+                          <pic:cNvPr id="1925993966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408642168" name="Picture">
+                  <wp:docPr id="576094828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408642168" name="Picture"/>
+                          <pic:cNvPr id="576094828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1792127259" name="Picture">
+                        <wp:docPr id="928300273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1792127259" name="Picture"/>
+                                <pic:cNvPr id="928300273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639601981" name="Picture">
+                  <wp:docPr id="1308339725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639601981" name="Picture"/>
+                          <pic:cNvPr id="1308339725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1092725132" name="Picture">
+                  <wp:docPr id="1599742071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1092725132" name="Picture"/>
+                          <pic:cNvPr id="1599742071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132231168" name="Picture">
+                  <wp:docPr id="1185441196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132231168" name="Picture"/>
+                          <pic:cNvPr id="1185441196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965865413" name="Picture">
+                  <wp:docPr id="1172697382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965865413" name="Picture"/>
+                          <pic:cNvPr id="1172697382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1883201234" name="Picture">
+                  <wp:docPr id="1670521927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1883201234" name="Picture"/>
+                          <pic:cNvPr id="1670521927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1821133045" name="Picture">
+                  <wp:docPr id="1819052129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1821133045" name="Picture"/>
+                          <pic:cNvPr id="1819052129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990241782" name="Picture">
+                  <wp:docPr id="1738313975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990241782" name="Picture"/>
+                          <pic:cNvPr id="1738313975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858081756" name="Picture">
+                  <wp:docPr id="1546561878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858081756" name="Picture"/>
+                          <pic:cNvPr id="1546561878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236804409" name="Picture">
+                  <wp:docPr id="1191263579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236804409" name="Picture"/>
+                          <pic:cNvPr id="1191263579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>