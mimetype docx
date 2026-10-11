--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305332879" name="Picture">
+                  <wp:docPr id="1244087196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305332879" name="Picture"/>
+                          <pic:cNvPr id="1244087196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029177549" name="Picture">
+                  <wp:docPr id="1263314760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029177549" name="Picture"/>
+                          <pic:cNvPr id="1263314760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1949423626" name="Picture">
+                        <wp:docPr id="2147194603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1949423626" name="Picture"/>
+                                <pic:cNvPr id="2147194603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744228714" name="Picture">
+                  <wp:docPr id="239274892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744228714" name="Picture"/>
+                          <pic:cNvPr id="239274892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938861089" name="Picture">
+                  <wp:docPr id="1710444140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938861089" name="Picture"/>
+                          <pic:cNvPr id="1710444140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109191123" name="Picture">
+                  <wp:docPr id="716481339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109191123" name="Picture"/>
+                          <pic:cNvPr id="716481339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="755552951" name="Picture">
+                  <wp:docPr id="488168459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="755552951" name="Picture"/>
+                          <pic:cNvPr id="488168459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627750278" name="Picture">
+                  <wp:docPr id="1611250533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627750278" name="Picture"/>
+                          <pic:cNvPr id="1611250533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1304495828" name="Picture">
+                        <wp:docPr id="119624875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1304495828" name="Picture"/>
+                                <pic:cNvPr id="119624875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1885418235" name="Picture">
+                        <wp:docPr id="699859708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1885418235" name="Picture"/>
+                                <pic:cNvPr id="699859708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="267901787" name="Picture">
+                        <wp:docPr id="987018453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="267901787" name="Picture"/>
+                                <pic:cNvPr id="987018453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1641092697" name="Picture">
+                        <wp:docPr id="1031558780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1641092697" name="Picture"/>
+                                <pic:cNvPr id="1031558780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1968770871" name="Picture">
+                        <wp:docPr id="1606812278" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1968770871" name="Picture"/>
+                                <pic:cNvPr id="1606812278" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1098719635" name="Picture">
+                        <wp:docPr id="1827830082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1098719635" name="Picture"/>
+                                <pic:cNvPr id="1827830082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1832782380" name="Picture">
+                        <wp:docPr id="1015193189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1832782380" name="Picture"/>
+                                <pic:cNvPr id="1015193189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1384510911" name="Picture">
+                        <wp:docPr id="1284405421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1384510911" name="Picture"/>
+                                <pic:cNvPr id="1284405421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1881048124" name="Picture">
+                        <wp:docPr id="1061349106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1881048124" name="Picture"/>
+                                <pic:cNvPr id="1061349106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2021355675" name="Picture">
+                        <wp:docPr id="410723243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2021355675" name="Picture"/>
+                                <pic:cNvPr id="410723243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="478109923" name="Picture">
+                        <wp:docPr id="545188795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="478109923" name="Picture"/>
+                                <pic:cNvPr id="545188795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1423007169" name="Picture">
+                        <wp:docPr id="1664414365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1423007169" name="Picture"/>
+                                <pic:cNvPr id="1664414365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="333326013" name="Picture">
+                        <wp:docPr id="1099601095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="333326013" name="Picture"/>
+                                <pic:cNvPr id="1099601095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1440687509" name="Picture">
+                        <wp:docPr id="192273233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1440687509" name="Picture"/>
+                                <pic:cNvPr id="192273233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2145280572" name="Picture">
+                        <wp:docPr id="802192636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2145280572" name="Picture"/>
+                                <pic:cNvPr id="802192636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395630261" name="Picture">
+                  <wp:docPr id="1013292698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395630261" name="Picture"/>
+                          <pic:cNvPr id="1013292698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425454281" name="Picture">
+                  <wp:docPr id="1692911353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425454281" name="Picture"/>
+                          <pic:cNvPr id="1692911353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155841754" name="Picture">
+                  <wp:docPr id="1282227930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155841754" name="Picture"/>
+                          <pic:cNvPr id="1282227930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848063180" name="Picture">
+                  <wp:docPr id="78903041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848063180" name="Picture"/>
+                          <pic:cNvPr id="78903041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13281394" name="Picture">
+                  <wp:docPr id="1116866879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13281394" name="Picture"/>
+                          <pic:cNvPr id="1116866879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019108645" name="Picture">
+                  <wp:docPr id="443701155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019108645" name="Picture"/>
+                          <pic:cNvPr id="443701155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1628179749" name="Picture">
+                        <wp:docPr id="231330967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1628179749" name="Picture"/>
+                                <pic:cNvPr id="231330967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1722220597" name="Picture">
+                  <wp:docPr id="963696848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1722220597" name="Picture"/>
+                          <pic:cNvPr id="963696848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002441265" name="Picture">
+                  <wp:docPr id="365865661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002441265" name="Picture"/>
+                          <pic:cNvPr id="365865661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975457609" name="Picture">
+                  <wp:docPr id="1457568255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975457609" name="Picture"/>
+                          <pic:cNvPr id="1457568255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855657828" name="Picture">
+                  <wp:docPr id="885732963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855657828" name="Picture"/>
+                          <pic:cNvPr id="885732963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589070405" name="Picture">
+                  <wp:docPr id="345125816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589070405" name="Picture"/>
+                          <pic:cNvPr id="345125816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321666581" name="Picture">
+                  <wp:docPr id="48079218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321666581" name="Picture"/>
+                          <pic:cNvPr id="48079218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1755509888" name="Picture">
+                        <wp:docPr id="1038133908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1755509888" name="Picture"/>
+                                <pic:cNvPr id="1038133908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814165800" name="Picture">
+                  <wp:docPr id="528921264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814165800" name="Picture"/>
+                          <pic:cNvPr id="528921264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="462050009" name="Picture">
+                  <wp:docPr id="2114272958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="462050009" name="Picture"/>
+                          <pic:cNvPr id="2114272958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390197925" name="Picture">
+                  <wp:docPr id="331970490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390197925" name="Picture"/>
+                          <pic:cNvPr id="331970490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458972172" name="Picture">
+                  <wp:docPr id="85396537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458972172" name="Picture"/>
+                          <pic:cNvPr id="85396537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196440927" name="Picture">
+                  <wp:docPr id="531048101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196440927" name="Picture"/>
+                          <pic:cNvPr id="531048101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109536312" name="Picture">
+                  <wp:docPr id="1362311011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109536312" name="Picture"/>
+                          <pic:cNvPr id="1362311011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1813507098" name="Picture">
+                        <wp:docPr id="1635158392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1813507098" name="Picture"/>
+                                <pic:cNvPr id="1635158392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31945,57 +31945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287628268" name="Picture">
+                  <wp:docPr id="747856251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287628268" name="Picture"/>
+                          <pic:cNvPr id="747856251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32016,57 +32016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216146066" name="Picture">
+                  <wp:docPr id="393591286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216146066" name="Picture"/>
+                          <pic:cNvPr id="393591286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32484,57 +32484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467183803" name="Picture">
+                  <wp:docPr id="1109253929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467183803" name="Picture"/>
+                          <pic:cNvPr id="1109253929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339353939" name="Picture">
+                  <wp:docPr id="2029229432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339353939" name="Picture"/>
+                          <pic:cNvPr id="2029229432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33732,57 +33732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616093249" name="Picture">
+                  <wp:docPr id="1114843545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616093249" name="Picture"/>
+                          <pic:cNvPr id="1114843545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34376,57 +34376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1049641344" name="Picture">
+                  <wp:docPr id="1857770089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1049641344" name="Picture"/>
+                          <pic:cNvPr id="1857770089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35374,57 +35374,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1948367623" name="Picture">
+                  <wp:docPr id="903379502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1948367623" name="Picture"/>
+                          <pic:cNvPr id="903379502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35477,57 +35477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="568347391" name="Picture">
+                  <wp:docPr id="517428234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="568347391" name="Picture"/>
+                          <pic:cNvPr id="517428234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36854,57 +36854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639646781" name="Picture">
+                  <wp:docPr id="1309103960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639646781" name="Picture"/>
+                          <pic:cNvPr id="1309103960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37997,57 +37997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1481493697" name="Picture">
+                        <wp:docPr id="149556170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1481493697" name="Picture"/>
+                                <pic:cNvPr id="149556170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39358,57 +39358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133574177" name="Picture">
+                  <wp:docPr id="2082676760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133574177" name="Picture"/>
+                          <pic:cNvPr id="2082676760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39447,57 +39447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540790781" name="Picture">
+                  <wp:docPr id="936381079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540790781" name="Picture"/>
+                          <pic:cNvPr id="936381079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40091,57 +40091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084838645" name="Picture">
+                  <wp:docPr id="2033256458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084838645" name="Picture"/>
+                          <pic:cNvPr id="2033256458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41089,57 +41089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576303270" name="Picture">
+                  <wp:docPr id="1283374615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576303270" name="Picture"/>
+                          <pic:cNvPr id="1283374615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41192,57 +41192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42349215" name="Picture">
+                  <wp:docPr id="566933603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42349215" name="Picture"/>
+                          <pic:cNvPr id="566933603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42569,57 +42569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1324545761" name="Picture">
+                  <wp:docPr id="1958134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1324545761" name="Picture"/>
+                          <pic:cNvPr id="1958134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43712,57 +43712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="468533752" name="Picture">
+                        <wp:docPr id="1163223748" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="468533752" name="Picture"/>
+                                <pic:cNvPr id="1163223748" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44933,57 +44933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123150234" name="Picture">
+                  <wp:docPr id="706748616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123150234" name="Picture"/>
+                          <pic:cNvPr id="706748616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45004,57 +45004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654180041" name="Picture">
+                  <wp:docPr id="1551885651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654180041" name="Picture"/>
+                          <pic:cNvPr id="1551885651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45418,57 +45418,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109474253" name="Picture">
+                  <wp:docPr id="711137501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109474253" name="Picture"/>
+                          <pic:cNvPr id="711137501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>