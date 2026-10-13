--- v1 (2026-10-11)
+++ v2 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244087196" name="Picture">
+                  <wp:docPr id="427603115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244087196" name="Picture"/>
+                          <pic:cNvPr id="427603115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263314760" name="Picture">
+                  <wp:docPr id="1651048003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263314760" name="Picture"/>
+                          <pic:cNvPr id="1651048003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2147194603" name="Picture">
+                        <wp:docPr id="536033984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2147194603" name="Picture"/>
+                                <pic:cNvPr id="536033984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="239274892" name="Picture">
+                  <wp:docPr id="1292447762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="239274892" name="Picture"/>
+                          <pic:cNvPr id="1292447762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710444140" name="Picture">
+                  <wp:docPr id="13334450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710444140" name="Picture"/>
+                          <pic:cNvPr id="13334450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716481339" name="Picture">
+                  <wp:docPr id="1258683894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716481339" name="Picture"/>
+                          <pic:cNvPr id="1258683894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488168459" name="Picture">
+                  <wp:docPr id="1988264928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488168459" name="Picture"/>
+                          <pic:cNvPr id="1988264928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611250533" name="Picture">
+                  <wp:docPr id="76740757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611250533" name="Picture"/>
+                          <pic:cNvPr id="76740757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="119624875" name="Picture">
+                        <wp:docPr id="302340861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="119624875" name="Picture"/>
+                                <pic:cNvPr id="302340861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="699859708" name="Picture">
+                        <wp:docPr id="1691741315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="699859708" name="Picture"/>
+                                <pic:cNvPr id="1691741315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="987018453" name="Picture">
+                        <wp:docPr id="1483128779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="987018453" name="Picture"/>
+                                <pic:cNvPr id="1483128779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1031558780" name="Picture">
+                        <wp:docPr id="1757604526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1031558780" name="Picture"/>
+                                <pic:cNvPr id="1757604526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1606812278" name="Picture">
+                        <wp:docPr id="1293571108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1606812278" name="Picture"/>
+                                <pic:cNvPr id="1293571108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1827830082" name="Picture">
+                        <wp:docPr id="1766816037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1827830082" name="Picture"/>
+                                <pic:cNvPr id="1766816037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1015193189" name="Picture">
+                        <wp:docPr id="514180231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1015193189" name="Picture"/>
+                                <pic:cNvPr id="514180231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1284405421" name="Picture">
+                        <wp:docPr id="359845491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1284405421" name="Picture"/>
+                                <pic:cNvPr id="359845491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1061349106" name="Picture">
+                        <wp:docPr id="1509524562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1061349106" name="Picture"/>
+                                <pic:cNvPr id="1509524562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="410723243" name="Picture">
+                        <wp:docPr id="2055912133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="410723243" name="Picture"/>
+                                <pic:cNvPr id="2055912133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="545188795" name="Picture">
+                        <wp:docPr id="1637821369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="545188795" name="Picture"/>
+                                <pic:cNvPr id="1637821369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1664414365" name="Picture">
+                        <wp:docPr id="668553362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1664414365" name="Picture"/>
+                                <pic:cNvPr id="668553362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1099601095" name="Picture">
+                        <wp:docPr id="82442302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1099601095" name="Picture"/>
+                                <pic:cNvPr id="82442302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="192273233" name="Picture">
+                        <wp:docPr id="487038872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="192273233" name="Picture"/>
+                                <pic:cNvPr id="487038872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="802192636" name="Picture">
+                        <wp:docPr id="82777043" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="802192636" name="Picture"/>
+                                <pic:cNvPr id="82777043" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013292698" name="Picture">
+                  <wp:docPr id="1575162612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013292698" name="Picture"/>
+                          <pic:cNvPr id="1575162612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692911353" name="Picture">
+                  <wp:docPr id="11219326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692911353" name="Picture"/>
+                          <pic:cNvPr id="11219326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282227930" name="Picture">
+                  <wp:docPr id="283068622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282227930" name="Picture"/>
+                          <pic:cNvPr id="283068622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78903041" name="Picture">
+                  <wp:docPr id="457026066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78903041" name="Picture"/>
+                          <pic:cNvPr id="457026066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1116866879" name="Picture">
+                  <wp:docPr id="1307145440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1116866879" name="Picture"/>
+                          <pic:cNvPr id="1307145440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443701155" name="Picture">
+                  <wp:docPr id="725049318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443701155" name="Picture"/>
+                          <pic:cNvPr id="725049318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="231330967" name="Picture">
+                        <wp:docPr id="118025270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="231330967" name="Picture"/>
+                                <pic:cNvPr id="118025270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963696848" name="Picture">
+                  <wp:docPr id="1532264513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963696848" name="Picture"/>
+                          <pic:cNvPr id="1532264513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365865661" name="Picture">
+                  <wp:docPr id="554021034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365865661" name="Picture"/>
+                          <pic:cNvPr id="554021034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457568255" name="Picture">
+                  <wp:docPr id="1630310880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457568255" name="Picture"/>
+                          <pic:cNvPr id="1630310880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885732963" name="Picture">
+                  <wp:docPr id="2018166897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885732963" name="Picture"/>
+                          <pic:cNvPr id="2018166897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="345125816" name="Picture">
+                  <wp:docPr id="1720599824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="345125816" name="Picture"/>
+                          <pic:cNvPr id="1720599824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48079218" name="Picture">
+                  <wp:docPr id="1477609506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48079218" name="Picture"/>
+                          <pic:cNvPr id="1477609506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1038133908" name="Picture">
+                        <wp:docPr id="289037451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1038133908" name="Picture"/>
+                                <pic:cNvPr id="289037451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528921264" name="Picture">
+                  <wp:docPr id="19308532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528921264" name="Picture"/>
+                          <pic:cNvPr id="19308532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114272958" name="Picture">
+                  <wp:docPr id="652797643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114272958" name="Picture"/>
+                          <pic:cNvPr id="652797643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331970490" name="Picture">
+                  <wp:docPr id="291691022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331970490" name="Picture"/>
+                          <pic:cNvPr id="291691022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85396537" name="Picture">
+                  <wp:docPr id="2107140078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85396537" name="Picture"/>
+                          <pic:cNvPr id="2107140078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531048101" name="Picture">
+                  <wp:docPr id="67134359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531048101" name="Picture"/>
+                          <pic:cNvPr id="67134359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362311011" name="Picture">
+                  <wp:docPr id="1965211119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362311011" name="Picture"/>
+                          <pic:cNvPr id="1965211119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1635158392" name="Picture">
+                        <wp:docPr id="625062506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1635158392" name="Picture"/>
+                                <pic:cNvPr id="625062506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31945,57 +31945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747856251" name="Picture">
+                  <wp:docPr id="755303891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747856251" name="Picture"/>
+                          <pic:cNvPr id="755303891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32016,57 +32016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393591286" name="Picture">
+                  <wp:docPr id="569177111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393591286" name="Picture"/>
+                          <pic:cNvPr id="569177111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32484,57 +32484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109253929" name="Picture">
+                  <wp:docPr id="152486050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109253929" name="Picture"/>
+                          <pic:cNvPr id="152486050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2029229432" name="Picture">
+                  <wp:docPr id="1541137822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2029229432" name="Picture"/>
+                          <pic:cNvPr id="1541137822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33732,57 +33732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114843545" name="Picture">
+                  <wp:docPr id="500297406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114843545" name="Picture"/>
+                          <pic:cNvPr id="500297406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34376,57 +34376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857770089" name="Picture">
+                  <wp:docPr id="578629238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857770089" name="Picture"/>
+                          <pic:cNvPr id="578629238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35374,57 +35374,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903379502" name="Picture">
+                  <wp:docPr id="1016049146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903379502" name="Picture"/>
+                          <pic:cNvPr id="1016049146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35477,57 +35477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517428234" name="Picture">
+                  <wp:docPr id="2004052809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517428234" name="Picture"/>
+                          <pic:cNvPr id="2004052809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36854,57 +36854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309103960" name="Picture">
+                  <wp:docPr id="1147644520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309103960" name="Picture"/>
+                          <pic:cNvPr id="1147644520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37997,57 +37997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="149556170" name="Picture">
+                        <wp:docPr id="896576610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="149556170" name="Picture"/>
+                                <pic:cNvPr id="896576610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39358,57 +39358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082676760" name="Picture">
+                  <wp:docPr id="1279091790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082676760" name="Picture"/>
+                          <pic:cNvPr id="1279091790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39447,57 +39447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936381079" name="Picture">
+                  <wp:docPr id="1902527391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936381079" name="Picture"/>
+                          <pic:cNvPr id="1902527391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40091,57 +40091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033256458" name="Picture">
+                  <wp:docPr id="2127243575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033256458" name="Picture"/>
+                          <pic:cNvPr id="2127243575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41089,57 +41089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283374615" name="Picture">
+                  <wp:docPr id="132643010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283374615" name="Picture"/>
+                          <pic:cNvPr id="132643010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41192,57 +41192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566933603" name="Picture">
+                  <wp:docPr id="1704629913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566933603" name="Picture"/>
+                          <pic:cNvPr id="1704629913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42569,57 +42569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958134" name="Picture">
+                  <wp:docPr id="466005132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958134" name="Picture"/>
+                          <pic:cNvPr id="466005132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43712,57 +43712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1163223748" name="Picture">
+                        <wp:docPr id="1803978395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1163223748" name="Picture"/>
+                                <pic:cNvPr id="1803978395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44933,57 +44933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706748616" name="Picture">
+                  <wp:docPr id="1158346155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706748616" name="Picture"/>
+                          <pic:cNvPr id="1158346155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45004,57 +45004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551885651" name="Picture">
+                  <wp:docPr id="567183998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551885651" name="Picture"/>
+                          <pic:cNvPr id="567183998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45418,57 +45418,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711137501" name="Picture">
+                  <wp:docPr id="1688158262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711137501" name="Picture"/>
+                          <pic:cNvPr id="1688158262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>