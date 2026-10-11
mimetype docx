--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="354290015" name="Picture">
+                  <wp:docPr id="838395383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="354290015" name="Picture"/>
+                          <pic:cNvPr id="838395383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033533711" name="Picture">
+                  <wp:docPr id="1711658861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033533711" name="Picture"/>
+                          <pic:cNvPr id="1711658861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1527651444" name="Picture">
+                        <wp:docPr id="543320542" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1527651444" name="Picture"/>
+                                <pic:cNvPr id="543320542" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708516930" name="Picture">
+                  <wp:docPr id="1031723566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708516930" name="Picture"/>
+                          <pic:cNvPr id="1031723566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390120417" name="Picture">
+                  <wp:docPr id="550419359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390120417" name="Picture"/>
+                          <pic:cNvPr id="550419359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069869974" name="Picture">
+                  <wp:docPr id="1803990489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069869974" name="Picture"/>
+                          <pic:cNvPr id="1803990489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942208557" name="Picture">
+                  <wp:docPr id="1885872602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942208557" name="Picture"/>
+                          <pic:cNvPr id="1885872602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997636323" name="Picture">
+                  <wp:docPr id="507732731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997636323" name="Picture"/>
+                          <pic:cNvPr id="507732731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="380347614" name="Picture">
+                        <wp:docPr id="1382191006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="380347614" name="Picture"/>
+                                <pic:cNvPr id="1382191006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1107472953" name="Picture">
+                        <wp:docPr id="949842546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1107472953" name="Picture"/>
+                                <pic:cNvPr id="949842546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1794197336" name="Picture">
+                        <wp:docPr id="745155433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1794197336" name="Picture"/>
+                                <pic:cNvPr id="745155433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="819656622" name="Picture">
+                        <wp:docPr id="1583767482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="819656622" name="Picture"/>
+                                <pic:cNvPr id="1583767482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1998238724" name="Picture">
+                        <wp:docPr id="1244074184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1998238724" name="Picture"/>
+                                <pic:cNvPr id="1244074184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2109617800" name="Picture">
+                        <wp:docPr id="1229537261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2109617800" name="Picture"/>
+                                <pic:cNvPr id="1229537261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1034924335" name="Picture">
+                        <wp:docPr id="521050148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1034924335" name="Picture"/>
+                                <pic:cNvPr id="521050148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="75128055" name="Picture">
+                        <wp:docPr id="1721930574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="75128055" name="Picture"/>
+                                <pic:cNvPr id="1721930574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="204965185" name="Picture">
+                        <wp:docPr id="141196904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="204965185" name="Picture"/>
+                                <pic:cNvPr id="141196904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="166349837" name="Picture">
+                        <wp:docPr id="431408842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="166349837" name="Picture"/>
+                                <pic:cNvPr id="431408842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="370009987" name="Picture">
+                        <wp:docPr id="475716766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="370009987" name="Picture"/>
+                                <pic:cNvPr id="475716766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="175239535" name="Picture">
+                        <wp:docPr id="124454257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="175239535" name="Picture"/>
+                                <pic:cNvPr id="124454257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="135183246" name="Picture">
+                        <wp:docPr id="718757385" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="135183246" name="Picture"/>
+                                <pic:cNvPr id="718757385" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1659294938" name="Picture">
+                        <wp:docPr id="2036197001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1659294938" name="Picture"/>
+                                <pic:cNvPr id="2036197001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="762017205" name="Picture">
+                        <wp:docPr id="1653439803" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="762017205" name="Picture"/>
+                                <pic:cNvPr id="1653439803" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983314008" name="Picture">
+                  <wp:docPr id="1016934816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983314008" name="Picture"/>
+                          <pic:cNvPr id="1016934816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206183820" name="Picture">
+                  <wp:docPr id="973896021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206183820" name="Picture"/>
+                          <pic:cNvPr id="973896021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603747681" name="Picture">
+                  <wp:docPr id="585546706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603747681" name="Picture"/>
+                          <pic:cNvPr id="585546706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604081391" name="Picture">
+                  <wp:docPr id="748314513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604081391" name="Picture"/>
+                          <pic:cNvPr id="748314513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337109707" name="Picture">
+                  <wp:docPr id="1412792485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337109707" name="Picture"/>
+                          <pic:cNvPr id="1412792485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338948056" name="Picture">
+                  <wp:docPr id="1134473898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338948056" name="Picture"/>
+                          <pic:cNvPr id="1134473898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1885667739" name="Picture">
+                        <wp:docPr id="2075716692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1885667739" name="Picture"/>
+                                <pic:cNvPr id="2075716692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216603429" name="Picture">
+                  <wp:docPr id="573790146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216603429" name="Picture"/>
+                          <pic:cNvPr id="573790146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1828471976" name="Picture">
+                  <wp:docPr id="1195179005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1828471976" name="Picture"/>
+                          <pic:cNvPr id="1195179005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877521269" name="Picture">
+                  <wp:docPr id="2069525762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877521269" name="Picture"/>
+                          <pic:cNvPr id="2069525762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097807126" name="Picture">
+                  <wp:docPr id="2000560056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097807126" name="Picture"/>
+                          <pic:cNvPr id="2000560056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1515880844" name="Picture">
+                  <wp:docPr id="1198944349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1515880844" name="Picture"/>
+                          <pic:cNvPr id="1198944349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441443185" name="Picture">
+                  <wp:docPr id="931922491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441443185" name="Picture"/>
+                          <pic:cNvPr id="931922491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="737504031" name="Picture">
+                        <wp:docPr id="756708441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="737504031" name="Picture"/>
+                                <pic:cNvPr id="756708441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962055626" name="Picture">
+                  <wp:docPr id="67237824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962055626" name="Picture"/>
+                          <pic:cNvPr id="67237824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1455351877" name="Picture">
+                  <wp:docPr id="1977780054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1455351877" name="Picture"/>
+                          <pic:cNvPr id="1977780054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502506341" name="Picture">
+                  <wp:docPr id="1257628878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502506341" name="Picture"/>
+                          <pic:cNvPr id="1257628878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965588117" name="Picture">
+                  <wp:docPr id="1249145151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965588117" name="Picture"/>
+                          <pic:cNvPr id="1249145151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457872179" name="Picture">
+                  <wp:docPr id="660520152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457872179" name="Picture"/>
+                          <pic:cNvPr id="660520152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2062856212" name="Picture">
+                  <wp:docPr id="1062749065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2062856212" name="Picture"/>
+                          <pic:cNvPr id="1062749065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30947,57 +30947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996518113" name="Picture">
+                  <wp:docPr id="2087153988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996518113" name="Picture"/>
+                          <pic:cNvPr id="2087153988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31036,57 +31036,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691274121" name="Picture">
+                  <wp:docPr id="22950218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691274121" name="Picture"/>
+                          <pic:cNvPr id="22950218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31716,57 +31716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317453205" name="Picture">
+                  <wp:docPr id="2014553351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317453205" name="Picture"/>
+                          <pic:cNvPr id="2014553351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32777,57 +32777,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758880035" name="Picture">
+                  <wp:docPr id="284676475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758880035" name="Picture"/>
+                          <pic:cNvPr id="284676475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32880,57 +32880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728744972" name="Picture">
+                  <wp:docPr id="2143096430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728744972" name="Picture"/>
+                          <pic:cNvPr id="2143096430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34338,57 +34338,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412686940" name="Picture">
+                  <wp:docPr id="1017588770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412686940" name="Picture"/>
+                          <pic:cNvPr id="1017588770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35535,57 +35535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="551949335" name="Picture">
+                        <wp:docPr id="1255477283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="551949335" name="Picture"/>
+                                <pic:cNvPr id="1255477283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37705,57 +37705,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601169386" name="Picture">
+                  <wp:docPr id="283828872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601169386" name="Picture"/>
+                          <pic:cNvPr id="283828872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37794,57 +37794,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150075940" name="Picture">
+                  <wp:docPr id="1992304273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150075940" name="Picture"/>
+                          <pic:cNvPr id="1992304273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38438,57 +38438,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413602177" name="Picture">
+                  <wp:docPr id="351695970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413602177" name="Picture"/>
+                          <pic:cNvPr id="351695970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39436,57 +39436,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389572631" name="Picture">
+                  <wp:docPr id="171653690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389572631" name="Picture"/>
+                          <pic:cNvPr id="171653690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39539,57 +39539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555749985" name="Picture">
+                  <wp:docPr id="1080175022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555749985" name="Picture"/>
+                          <pic:cNvPr id="1080175022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40916,57 +40916,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593202744" name="Picture">
+                  <wp:docPr id="1763375665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593202744" name="Picture"/>
+                          <pic:cNvPr id="1763375665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42059,57 +42059,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1952903752" name="Picture">
+                        <wp:docPr id="1058890998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1952903752" name="Picture"/>
+                                <pic:cNvPr id="1058890998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43330,57 +43330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050838537" name="Picture">
+                  <wp:docPr id="1785798884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050838537" name="Picture"/>
+                          <pic:cNvPr id="1785798884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43410,57 +43410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554821721" name="Picture">
+                  <wp:docPr id="495160064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554821721" name="Picture"/>
+                          <pic:cNvPr id="495160064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43889,57 +43889,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="65751142" name="Picture">
+                  <wp:docPr id="1230347414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="65751142" name="Picture"/>
+                          <pic:cNvPr id="1230347414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45484,57 +45484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407240152" name="Picture">
+                  <wp:docPr id="1401669838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407240152" name="Picture"/>
+                          <pic:cNvPr id="1401669838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45555,57 +45555,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="558021363" name="Picture">
+                  <wp:docPr id="1389462068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="558021363" name="Picture"/>
+                          <pic:cNvPr id="1389462068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45969,57 +45969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016636613" name="Picture">
+                  <wp:docPr id="931468756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016636613" name="Picture"/>
+                          <pic:cNvPr id="931468756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>