--- v0 (2026-08-19)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800572189" name="Picture">
+                  <wp:docPr id="1917847921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800572189" name="Picture"/>
+                          <pic:cNvPr id="1917847921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230349554" name="Picture">
+                  <wp:docPr id="1725960913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230349554" name="Picture"/>
+                          <pic:cNvPr id="1725960913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1495787495" name="Picture">
+                        <wp:docPr id="796483629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1495787495" name="Picture"/>
+                                <pic:cNvPr id="796483629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893056553" name="Picture">
+                  <wp:docPr id="195661972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893056553" name="Picture"/>
+                          <pic:cNvPr id="195661972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891595678" name="Picture">
+                  <wp:docPr id="196863403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891595678" name="Picture"/>
+                          <pic:cNvPr id="196863403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028179420" name="Picture">
+                  <wp:docPr id="1489346225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028179420" name="Picture"/>
+                          <pic:cNvPr id="1489346225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777319204" name="Picture">
+                  <wp:docPr id="662441854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777319204" name="Picture"/>
+                          <pic:cNvPr id="662441854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952473774" name="Picture">
+                  <wp:docPr id="1651624733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952473774" name="Picture"/>
+                          <pic:cNvPr id="1651624733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1144788902" name="Picture">
+                        <wp:docPr id="233348981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1144788902" name="Picture"/>
+                                <pic:cNvPr id="233348981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="972771863" name="Picture">
+                        <wp:docPr id="1244177548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="972771863" name="Picture"/>
+                                <pic:cNvPr id="1244177548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="154294336" name="Picture">
+                        <wp:docPr id="1209628512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="154294336" name="Picture"/>
+                                <pic:cNvPr id="1209628512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="272990849" name="Picture">
+                        <wp:docPr id="1863796087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="272990849" name="Picture"/>
+                                <pic:cNvPr id="1863796087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="772301185" name="Picture">
+                        <wp:docPr id="880452675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="772301185" name="Picture"/>
+                                <pic:cNvPr id="880452675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1031242344" name="Picture">
+                        <wp:docPr id="959501141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1031242344" name="Picture"/>
+                                <pic:cNvPr id="959501141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="749833367" name="Picture">
+                        <wp:docPr id="379340764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="749833367" name="Picture"/>
+                                <pic:cNvPr id="379340764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="291308785" name="Picture">
+                        <wp:docPr id="1225923703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="291308785" name="Picture"/>
+                                <pic:cNvPr id="1225923703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1420147779" name="Picture">
+                        <wp:docPr id="1248393162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1420147779" name="Picture"/>
+                                <pic:cNvPr id="1248393162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="266747023" name="Picture">
+                        <wp:docPr id="530179681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="266747023" name="Picture"/>
+                                <pic:cNvPr id="530179681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="757714616" name="Picture">
+                        <wp:docPr id="1317003295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="757714616" name="Picture"/>
+                                <pic:cNvPr id="1317003295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1773725953" name="Picture">
+                        <wp:docPr id="1818460863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1773725953" name="Picture"/>
+                                <pic:cNvPr id="1818460863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1489877472" name="Picture">
+                        <wp:docPr id="1124228510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1489877472" name="Picture"/>
+                                <pic:cNvPr id="1124228510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1869824861" name="Picture">
+                        <wp:docPr id="1636292358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1869824861" name="Picture"/>
+                                <pic:cNvPr id="1636292358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1233946825" name="Picture">
+                        <wp:docPr id="1941276400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1233946825" name="Picture"/>
+                                <pic:cNvPr id="1941276400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1130808265" name="Picture">
+                  <wp:docPr id="822481391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1130808265" name="Picture"/>
+                          <pic:cNvPr id="822481391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087254579" name="Picture">
+                  <wp:docPr id="183315855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087254579" name="Picture"/>
+                          <pic:cNvPr id="183315855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761932445" name="Picture">
+                  <wp:docPr id="819680665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761932445" name="Picture"/>
+                          <pic:cNvPr id="819680665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1116947306" name="Picture">
+                  <wp:docPr id="798108899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1116947306" name="Picture"/>
+                          <pic:cNvPr id="798108899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902855763" name="Picture">
+                  <wp:docPr id="1107550652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902855763" name="Picture"/>
+                          <pic:cNvPr id="1107550652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888084113" name="Picture">
+                  <wp:docPr id="1037942671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888084113" name="Picture"/>
+                          <pic:cNvPr id="1037942671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1619551268" name="Picture">
+                        <wp:docPr id="946086467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1619551268" name="Picture"/>
+                                <pic:cNvPr id="946086467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305977679" name="Picture">
+                  <wp:docPr id="1728754911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305977679" name="Picture"/>
+                          <pic:cNvPr id="1728754911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334341395" name="Picture">
+                  <wp:docPr id="1851108558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334341395" name="Picture"/>
+                          <pic:cNvPr id="1851108558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812106114" name="Picture">
+                  <wp:docPr id="2008739197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812106114" name="Picture"/>
+                          <pic:cNvPr id="2008739197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951722973" name="Picture">
+                  <wp:docPr id="1351002573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951722973" name="Picture"/>
+                          <pic:cNvPr id="1351002573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572266679" name="Picture">
+                  <wp:docPr id="712856546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572266679" name="Picture"/>
+                          <pic:cNvPr id="712856546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="415029602" name="Picture">
+                  <wp:docPr id="1550382274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="415029602" name="Picture"/>
+                          <pic:cNvPr id="1550382274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="729969843" name="Picture">
+                        <wp:docPr id="984525398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="729969843" name="Picture"/>
+                                <pic:cNvPr id="984525398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1294608166" name="Picture">
+                        <wp:docPr id="1049369906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1294608166" name="Picture"/>
+                                <pic:cNvPr id="1049369906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308597294" name="Picture">
+                  <wp:docPr id="447869355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308597294" name="Picture"/>
+                          <pic:cNvPr id="447869355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654823543" name="Picture">
+                  <wp:docPr id="1306594065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654823543" name="Picture"/>
+                          <pic:cNvPr id="1306594065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547086957" name="Picture">
+                  <wp:docPr id="1977661401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547086957" name="Picture"/>
+                          <pic:cNvPr id="1977661401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635214409" name="Picture">
+                  <wp:docPr id="56212319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635214409" name="Picture"/>
+                          <pic:cNvPr id="56212319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="494654536" name="Picture">
+                  <wp:docPr id="881149439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="494654536" name="Picture"/>
+                          <pic:cNvPr id="881149439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186332150" name="Picture">
+                  <wp:docPr id="1471015286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186332150" name="Picture"/>
+                          <pic:cNvPr id="1471015286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="638204413" name="Picture">
+                        <wp:docPr id="686761496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="638204413" name="Picture"/>
+                                <pic:cNvPr id="686761496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933856212" name="Picture">
+                  <wp:docPr id="378035473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933856212" name="Picture"/>
+                          <pic:cNvPr id="378035473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953734634" name="Picture">
+                  <wp:docPr id="1141011119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953734634" name="Picture"/>
+                          <pic:cNvPr id="1141011119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340786397" name="Picture">
+                  <wp:docPr id="361518033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340786397" name="Picture"/>
+                          <pic:cNvPr id="361518033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365245490" name="Picture">
+                  <wp:docPr id="1920137708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365245490" name="Picture"/>
+                          <pic:cNvPr id="1920137708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090081729" name="Picture">
+                  <wp:docPr id="1439525673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090081729" name="Picture"/>
+                          <pic:cNvPr id="1439525673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758574718" name="Picture">
+                  <wp:docPr id="201834681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758574718" name="Picture"/>
+                          <pic:cNvPr id="201834681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="878056605" name="Picture">
+                        <wp:docPr id="2138272234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="878056605" name="Picture"/>
+                                <pic:cNvPr id="2138272234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765973396" name="Picture">
+                  <wp:docPr id="1366419561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765973396" name="Picture"/>
+                          <pic:cNvPr id="1366419561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832160989" name="Picture">
+                  <wp:docPr id="904478604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832160989" name="Picture"/>
+                          <pic:cNvPr id="904478604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152219901" name="Picture">
+                  <wp:docPr id="1666782024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152219901" name="Picture"/>
+                          <pic:cNvPr id="1666782024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="383923731" name="Picture">
+                  <wp:docPr id="48686265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="383923731" name="Picture"/>
+                          <pic:cNvPr id="48686265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702239329" name="Picture">
+                  <wp:docPr id="520683670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702239329" name="Picture"/>
+                          <pic:cNvPr id="520683670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41869,57 +41869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941052522" name="Picture">
+                  <wp:docPr id="33459617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941052522" name="Picture"/>
+                          <pic:cNvPr id="33459617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716811240" name="Picture">
+                  <wp:docPr id="150849532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716811240" name="Picture"/>
+                          <pic:cNvPr id="150849532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43128,57 +43128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968875227" name="Picture">
+                  <wp:docPr id="841394589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968875227" name="Picture"/>
+                          <pic:cNvPr id="841394589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470840436" name="Picture">
+                  <wp:docPr id="1304759922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470840436" name="Picture"/>
+                          <pic:cNvPr id="1304759922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>