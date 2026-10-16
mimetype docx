--- v0 (2026-08-19)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549709714" name="Picture">
+                  <wp:docPr id="2083760834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549709714" name="Picture"/>
+                          <pic:cNvPr id="2083760834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="172645935" name="Picture">
+                  <wp:docPr id="1162014218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="172645935" name="Picture"/>
+                          <pic:cNvPr id="1162014218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="923668765" name="Picture">
+                        <wp:docPr id="572402184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="923668765" name="Picture"/>
+                                <pic:cNvPr id="572402184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884275677" name="Picture">
+                  <wp:docPr id="521061868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884275677" name="Picture"/>
+                          <pic:cNvPr id="521061868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86381776" name="Picture">
+                  <wp:docPr id="634118461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86381776" name="Picture"/>
+                          <pic:cNvPr id="634118461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618661025" name="Picture">
+                  <wp:docPr id="11204776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618661025" name="Picture"/>
+                          <pic:cNvPr id="11204776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478139515" name="Picture">
+                  <wp:docPr id="1653674474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478139515" name="Picture"/>
+                          <pic:cNvPr id="1653674474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767804759" name="Picture">
+                  <wp:docPr id="434003796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767804759" name="Picture"/>
+                          <pic:cNvPr id="434003796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1926328675" name="Picture">
+                        <wp:docPr id="1239819051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1926328675" name="Picture"/>
+                                <pic:cNvPr id="1239819051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1954861858" name="Picture">
+                        <wp:docPr id="1656413825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1954861858" name="Picture"/>
+                                <pic:cNvPr id="1656413825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1495310639" name="Picture">
+                        <wp:docPr id="109006521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1495310639" name="Picture"/>
+                                <pic:cNvPr id="109006521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1388935711" name="Picture">
+                        <wp:docPr id="2023874632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1388935711" name="Picture"/>
+                                <pic:cNvPr id="2023874632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1057141993" name="Picture">
+                        <wp:docPr id="1062780335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1057141993" name="Picture"/>
+                                <pic:cNvPr id="1062780335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="291885282" name="Picture">
+                        <wp:docPr id="321652597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="291885282" name="Picture"/>
+                                <pic:cNvPr id="321652597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1218550008" name="Picture">
+                        <wp:docPr id="1330025896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1218550008" name="Picture"/>
+                                <pic:cNvPr id="1330025896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1325385093" name="Picture">
+                        <wp:docPr id="1906946377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1325385093" name="Picture"/>
+                                <pic:cNvPr id="1906946377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1048129922" name="Picture">
+                        <wp:docPr id="728780365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1048129922" name="Picture"/>
+                                <pic:cNvPr id="728780365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="436172502" name="Picture">
+                        <wp:docPr id="1705971919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="436172502" name="Picture"/>
+                                <pic:cNvPr id="1705971919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1879338032" name="Picture">
+                        <wp:docPr id="870290183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1879338032" name="Picture"/>
+                                <pic:cNvPr id="870290183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1743349810" name="Picture">
+                        <wp:docPr id="47708743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1743349810" name="Picture"/>
+                                <pic:cNvPr id="47708743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="389011260" name="Picture">
+                        <wp:docPr id="1876900811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="389011260" name="Picture"/>
+                                <pic:cNvPr id="1876900811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="257867943" name="Picture">
+                        <wp:docPr id="1283961178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="257867943" name="Picture"/>
+                                <pic:cNvPr id="1283961178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1331492213" name="Picture">
+                        <wp:docPr id="343055815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1331492213" name="Picture"/>
+                                <pic:cNvPr id="343055815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="261841792" name="Picture">
+                  <wp:docPr id="1784813983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="261841792" name="Picture"/>
+                          <pic:cNvPr id="1784813983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949805444" name="Picture">
+                  <wp:docPr id="1649645732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949805444" name="Picture"/>
+                          <pic:cNvPr id="1649645732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275095181" name="Picture">
+                  <wp:docPr id="1858071006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275095181" name="Picture"/>
+                          <pic:cNvPr id="1858071006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972710866" name="Picture">
+                  <wp:docPr id="1813451974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972710866" name="Picture"/>
+                          <pic:cNvPr id="1813451974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255605504" name="Picture">
+                  <wp:docPr id="1183868577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255605504" name="Picture"/>
+                          <pic:cNvPr id="1183868577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730277627" name="Picture">
+                  <wp:docPr id="1669970195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730277627" name="Picture"/>
+                          <pic:cNvPr id="1669970195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="704714419" name="Picture">
+                        <wp:docPr id="1058826614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="704714419" name="Picture"/>
+                                <pic:cNvPr id="1058826614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="919719633" name="Picture">
+                  <wp:docPr id="1781397751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="919719633" name="Picture"/>
+                          <pic:cNvPr id="1781397751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1319178125" name="Picture">
+                  <wp:docPr id="983675101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1319178125" name="Picture"/>
+                          <pic:cNvPr id="983675101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823947876" name="Picture">
+                  <wp:docPr id="1714043174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823947876" name="Picture"/>
+                          <pic:cNvPr id="1714043174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785882151" name="Picture">
+                  <wp:docPr id="383097844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785882151" name="Picture"/>
+                          <pic:cNvPr id="383097844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294620518" name="Picture">
+                  <wp:docPr id="1885122157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294620518" name="Picture"/>
+                          <pic:cNvPr id="1885122157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816737297" name="Picture">
+                  <wp:docPr id="76159269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816737297" name="Picture"/>
+                          <pic:cNvPr id="76159269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="956581652" name="Picture">
+                        <wp:docPr id="177096529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="956581652" name="Picture"/>
+                                <pic:cNvPr id="177096529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24718,57 +24718,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1464624796" name="Picture">
+                  <wp:docPr id="1498805634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1464624796" name="Picture"/>
+                          <pic:cNvPr id="1498805634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24807,57 +24807,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286964627" name="Picture">
+                  <wp:docPr id="721743559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286964627" name="Picture"/>
+                          <pic:cNvPr id="721743559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25439,57 +25439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469204470" name="Picture">
+                  <wp:docPr id="1405653049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469204470" name="Picture"/>
+                          <pic:cNvPr id="1405653049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26383,57 +26383,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119332055" name="Picture">
+                  <wp:docPr id="1558478106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119332055" name="Picture"/>
+                          <pic:cNvPr id="1558478106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26486,57 +26486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316209297" name="Picture">
+                  <wp:docPr id="1088657592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316209297" name="Picture"/>
+                          <pic:cNvPr id="1088657592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126554141" name="Picture">
+                  <wp:docPr id="1282708498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126554141" name="Picture"/>
+                          <pic:cNvPr id="1282708498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28962,57 +28962,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1222647970" name="Picture">
+                  <wp:docPr id="782782663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1222647970" name="Picture"/>
+                          <pic:cNvPr id="782782663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29051,57 +29051,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034295573" name="Picture">
+                  <wp:docPr id="641659346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034295573" name="Picture"/>
+                          <pic:cNvPr id="641659346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29695,57 +29695,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349711122" name="Picture">
+                  <wp:docPr id="1317156099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349711122" name="Picture"/>
+                          <pic:cNvPr id="1317156099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30693,57 +30693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140939107" name="Picture">
+                  <wp:docPr id="1739571982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140939107" name="Picture"/>
+                          <pic:cNvPr id="1739571982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30796,57 +30796,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="562090659" name="Picture">
+                  <wp:docPr id="1110006141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="562090659" name="Picture"/>
+                          <pic:cNvPr id="1110006141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32173,57 +32173,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935490970" name="Picture">
+                  <wp:docPr id="722426252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935490970" name="Picture"/>
+                          <pic:cNvPr id="722426252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33316,57 +33316,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1193696363" name="Picture">
+                        <wp:docPr id="1123619912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1193696363" name="Picture"/>
+                                <pic:cNvPr id="1123619912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34677,57 +34677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570577146" name="Picture">
+                  <wp:docPr id="334231202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570577146" name="Picture"/>
+                          <pic:cNvPr id="334231202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34766,57 +34766,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991062767" name="Picture">
+                  <wp:docPr id="410812393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991062767" name="Picture"/>
+                          <pic:cNvPr id="410812393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35410,57 +35410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991694511" name="Picture">
+                  <wp:docPr id="604130230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991694511" name="Picture"/>
+                          <pic:cNvPr id="604130230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36408,57 +36408,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1515357586" name="Picture">
+                  <wp:docPr id="456537480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1515357586" name="Picture"/>
+                          <pic:cNvPr id="456537480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36511,57 +36511,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125969326" name="Picture">
+                  <wp:docPr id="224290914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125969326" name="Picture"/>
+                          <pic:cNvPr id="224290914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37888,57 +37888,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766587361" name="Picture">
+                  <wp:docPr id="1857914398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766587361" name="Picture"/>
+                          <pic:cNvPr id="1857914398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39031,57 +39031,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="423238433" name="Picture">
+                        <wp:docPr id="1705537343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="423238433" name="Picture"/>
+                                <pic:cNvPr id="1705537343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40302,57 +40302,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="971544264" name="Picture">
+                  <wp:docPr id="1954112275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="971544264" name="Picture"/>
+                          <pic:cNvPr id="1954112275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40382,57 +40382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1771688481" name="Picture">
+                  <wp:docPr id="544186000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1771688481" name="Picture"/>
+                          <pic:cNvPr id="544186000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40861,57 +40861,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399470945" name="Picture">
+                  <wp:docPr id="1231699419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399470945" name="Picture"/>
+                          <pic:cNvPr id="1231699419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42736,57 +42736,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133580797" name="Picture">
+                  <wp:docPr id="1646054076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133580797" name="Picture"/>
+                          <pic:cNvPr id="1646054076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42807,57 +42807,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1690225524" name="Picture">
+                  <wp:docPr id="1046172529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1690225524" name="Picture"/>
+                          <pic:cNvPr id="1046172529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43221,57 +43221,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144112379" name="Picture">
+                  <wp:docPr id="642200964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144112379" name="Picture"/>
+                          <pic:cNvPr id="642200964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>