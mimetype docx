--- v0 (2026-08-19)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64159445" name="Picture">
+                  <wp:docPr id="740776673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64159445" name="Picture"/>
+                          <pic:cNvPr id="740776673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628221623" name="Picture">
+                  <wp:docPr id="1745106312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628221623" name="Picture"/>
+                          <pic:cNvPr id="1745106312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1238077149" name="Picture">
+                        <wp:docPr id="87744616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1238077149" name="Picture"/>
+                                <pic:cNvPr id="87744616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205861218" name="Picture">
+                  <wp:docPr id="1591355742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205861218" name="Picture"/>
+                          <pic:cNvPr id="1591355742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006383872" name="Picture">
+                  <wp:docPr id="204094689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006383872" name="Picture"/>
+                          <pic:cNvPr id="204094689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990788101" name="Picture">
+                  <wp:docPr id="1890464869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990788101" name="Picture"/>
+                          <pic:cNvPr id="1890464869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3474016" name="Picture">
+                  <wp:docPr id="1827841357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3474016" name="Picture"/>
+                          <pic:cNvPr id="1827841357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332228675" name="Picture">
+                  <wp:docPr id="428124637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332228675" name="Picture"/>
+                          <pic:cNvPr id="428124637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="27755713" name="Picture">
+                        <wp:docPr id="1668381239" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="27755713" name="Picture"/>
+                                <pic:cNvPr id="1668381239" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1143485844" name="Picture">
+                        <wp:docPr id="2059039935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1143485844" name="Picture"/>
+                                <pic:cNvPr id="2059039935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1025133724" name="Picture">
+                        <wp:docPr id="93760075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1025133724" name="Picture"/>
+                                <pic:cNvPr id="93760075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1397214252" name="Picture">
+                        <wp:docPr id="1833887066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1397214252" name="Picture"/>
+                                <pic:cNvPr id="1833887066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="314205079" name="Picture">
+                        <wp:docPr id="422940180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="314205079" name="Picture"/>
+                                <pic:cNvPr id="422940180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1514437958" name="Picture">
+                        <wp:docPr id="920470045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1514437958" name="Picture"/>
+                                <pic:cNvPr id="920470045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1567433689" name="Picture">
+                        <wp:docPr id="315292865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1567433689" name="Picture"/>
+                                <pic:cNvPr id="315292865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="181511524" name="Picture">
+                        <wp:docPr id="935257497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="181511524" name="Picture"/>
+                                <pic:cNvPr id="935257497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1787717654" name="Picture">
+                        <wp:docPr id="1550250535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1787717654" name="Picture"/>
+                                <pic:cNvPr id="1550250535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10237,57 +10237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849053990" name="Picture">
+                  <wp:docPr id="924494970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849053990" name="Picture"/>
+                          <pic:cNvPr id="924494970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10326,57 +10326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953130670" name="Picture">
+                  <wp:docPr id="437065600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953130670" name="Picture"/>
+                          <pic:cNvPr id="437065600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10970,57 +10970,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122786072" name="Picture">
+                  <wp:docPr id="551308701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122786072" name="Picture"/>
+                          <pic:cNvPr id="551308701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12198,57 +12198,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1828101512" name="Picture">
+                  <wp:docPr id="1107833574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1828101512" name="Picture"/>
+                          <pic:cNvPr id="1107833574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12301,57 +12301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302957175" name="Picture">
+                  <wp:docPr id="452519554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302957175" name="Picture"/>
+                          <pic:cNvPr id="452519554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13680,57 +13680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627628927" name="Picture">
+                  <wp:docPr id="1620643428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627628927" name="Picture"/>
+                          <pic:cNvPr id="1620643428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14805,57 +14805,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1020078491" name="Picture">
+                        <wp:docPr id="1072580614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1020078491" name="Picture"/>
+                                <pic:cNvPr id="1072580614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -16158,57 +16158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667275634" name="Picture">
+                  <wp:docPr id="23136617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667275634" name="Picture"/>
+                          <pic:cNvPr id="23136617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16247,57 +16247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802857520" name="Picture">
+                  <wp:docPr id="327579836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802857520" name="Picture"/>
+                          <pic:cNvPr id="327579836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16891,57 +16891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1050738996" name="Picture">
+                  <wp:docPr id="1583725746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1050738996" name="Picture"/>
+                          <pic:cNvPr id="1583725746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17889,57 +17889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315568985" name="Picture">
+                  <wp:docPr id="1082269934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315568985" name="Picture"/>
+                          <pic:cNvPr id="1082269934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17992,57 +17992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019774028" name="Picture">
+                  <wp:docPr id="1030241884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019774028" name="Picture"/>
+                          <pic:cNvPr id="1030241884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19373,57 +19373,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1375916863" name="Picture">
+                  <wp:docPr id="54713034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1375916863" name="Picture"/>
+                          <pic:cNvPr id="54713034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20516,57 +20516,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2114207102" name="Picture">
+                        <wp:docPr id="2101038393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2114207102" name="Picture"/>
+                                <pic:cNvPr id="2101038393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21905,57 +21905,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="987464362" name="Picture">
+                  <wp:docPr id="1757043934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="987464362" name="Picture"/>
+                          <pic:cNvPr id="1757043934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21994,57 +21994,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2122660227" name="Picture">
+                  <wp:docPr id="1545248232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2122660227" name="Picture"/>
+                          <pic:cNvPr id="1545248232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22638,57 +22638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025627067" name="Picture">
+                  <wp:docPr id="850702255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025627067" name="Picture"/>
+                          <pic:cNvPr id="850702255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23636,57 +23636,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220119344" name="Picture">
+                  <wp:docPr id="782850270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220119344" name="Picture"/>
+                          <pic:cNvPr id="782850270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23739,57 +23739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479889097" name="Picture">
+                  <wp:docPr id="1519680549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479889097" name="Picture"/>
+                          <pic:cNvPr id="1519680549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25116,57 +25116,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229223681" name="Picture">
+                  <wp:docPr id="1550499708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229223681" name="Picture"/>
+                          <pic:cNvPr id="1550499708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26259,57 +26259,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="647729556" name="Picture">
+                        <wp:docPr id="286572713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="647729556" name="Picture"/>
+                                <pic:cNvPr id="286572713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27480,57 +27480,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284310585" name="Picture">
+                  <wp:docPr id="411835560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284310585" name="Picture"/>
+                          <pic:cNvPr id="411835560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27551,57 +27551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504878677" name="Picture">
+                  <wp:docPr id="156717228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504878677" name="Picture"/>
+                          <pic:cNvPr id="156717228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27965,57 +27965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="594116347" name="Picture">
+                  <wp:docPr id="1055834381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="594116347" name="Picture"/>
+                          <pic:cNvPr id="1055834381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>