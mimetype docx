--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341332004" name="Picture">
+                  <wp:docPr id="1740712669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341332004" name="Picture"/>
+                          <pic:cNvPr id="1740712669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104796758" name="Picture">
+                  <wp:docPr id="867530940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104796758" name="Picture"/>
+                          <pic:cNvPr id="867530940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1856070357" name="Picture">
+                        <wp:docPr id="251462882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1856070357" name="Picture"/>
+                                <pic:cNvPr id="251462882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1125987217" name="Picture">
+                  <wp:docPr id="1733377233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1125987217" name="Picture"/>
+                          <pic:cNvPr id="1733377233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199264435" name="Picture">
+                  <wp:docPr id="241787847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199264435" name="Picture"/>
+                          <pic:cNvPr id="241787847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="632640525" name="Picture">
+                  <wp:docPr id="498497868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="632640525" name="Picture"/>
+                          <pic:cNvPr id="498497868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045883610" name="Picture">
+                  <wp:docPr id="704027231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045883610" name="Picture"/>
+                          <pic:cNvPr id="704027231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167034911" name="Picture">
+                  <wp:docPr id="767245046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167034911" name="Picture"/>
+                          <pic:cNvPr id="767245046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1724781157" name="Picture">
+                        <wp:docPr id="2062067439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1724781157" name="Picture"/>
+                                <pic:cNvPr id="2062067439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="153462605" name="Picture">
+                        <wp:docPr id="628906330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="153462605" name="Picture"/>
+                                <pic:cNvPr id="628906330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="390546175" name="Picture">
+                        <wp:docPr id="92156935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="390546175" name="Picture"/>
+                                <pic:cNvPr id="92156935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="559427850" name="Picture">
+                        <wp:docPr id="1905655225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="559427850" name="Picture"/>
+                                <pic:cNvPr id="1905655225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="288819817" name="Picture">
+                        <wp:docPr id="1772520802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="288819817" name="Picture"/>
+                                <pic:cNvPr id="1772520802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1485308635" name="Picture">
+                        <wp:docPr id="2040062771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1485308635" name="Picture"/>
+                                <pic:cNvPr id="2040062771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="906186941" name="Picture">
+                        <wp:docPr id="539034505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="906186941" name="Picture"/>
+                                <pic:cNvPr id="539034505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1880471060" name="Picture">
+                        <wp:docPr id="1446218749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1880471060" name="Picture"/>
+                                <pic:cNvPr id="1446218749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="341150847" name="Picture">
+                        <wp:docPr id="2016347602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="341150847" name="Picture"/>
+                                <pic:cNvPr id="2016347602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1279325772" name="Picture">
+                        <wp:docPr id="375572909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1279325772" name="Picture"/>
+                                <pic:cNvPr id="375572909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="754491299" name="Picture">
+                        <wp:docPr id="1585388642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="754491299" name="Picture"/>
+                                <pic:cNvPr id="1585388642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1432273448" name="Picture">
+                        <wp:docPr id="1876855767" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1432273448" name="Picture"/>
+                                <pic:cNvPr id="1876855767" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687989232" name="Picture">
+                  <wp:docPr id="639645643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687989232" name="Picture"/>
+                          <pic:cNvPr id="639645643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388604060" name="Picture">
+                  <wp:docPr id="1958814526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388604060" name="Picture"/>
+                          <pic:cNvPr id="1958814526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574409181" name="Picture">
+                  <wp:docPr id="2013599922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574409181" name="Picture"/>
+                          <pic:cNvPr id="2013599922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81790085" name="Picture">
+                  <wp:docPr id="505278783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81790085" name="Picture"/>
+                          <pic:cNvPr id="505278783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637101031" name="Picture">
+                  <wp:docPr id="2059100104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637101031" name="Picture"/>
+                          <pic:cNvPr id="2059100104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413021603" name="Picture">
+                  <wp:docPr id="1438937759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413021603" name="Picture"/>
+                          <pic:cNvPr id="1438937759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="352339485" name="Picture">
+                        <wp:docPr id="1082902728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="352339485" name="Picture"/>
+                                <pic:cNvPr id="1082902728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751378149" name="Picture">
+                  <wp:docPr id="8869364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751378149" name="Picture"/>
+                          <pic:cNvPr id="8869364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119150677" name="Picture">
+                  <wp:docPr id="219081150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119150677" name="Picture"/>
+                          <pic:cNvPr id="219081150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427338416" name="Picture">
+                  <wp:docPr id="333299039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427338416" name="Picture"/>
+                          <pic:cNvPr id="333299039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495969187" name="Picture">
+                  <wp:docPr id="1756322036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495969187" name="Picture"/>
+                          <pic:cNvPr id="1756322036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832862507" name="Picture">
+                  <wp:docPr id="598904401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832862507" name="Picture"/>
+                          <pic:cNvPr id="598904401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395625098" name="Picture">
+                  <wp:docPr id="2010649198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395625098" name="Picture"/>
+                          <pic:cNvPr id="2010649198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="223696642" name="Picture">
+                        <wp:docPr id="1587754714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="223696642" name="Picture"/>
+                                <pic:cNvPr id="1587754714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="603604163" name="Picture">
+                        <wp:docPr id="1738957818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="603604163" name="Picture"/>
+                                <pic:cNvPr id="1738957818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285180078" name="Picture">
+                  <wp:docPr id="1654583326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285180078" name="Picture"/>
+                          <pic:cNvPr id="1654583326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24433,57 +24433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246277532" name="Picture">
+                  <wp:docPr id="966244750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246277532" name="Picture"/>
+                          <pic:cNvPr id="966244750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25113,57 +25113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823703667" name="Picture">
+                  <wp:docPr id="412830337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823703667" name="Picture"/>
+                          <pic:cNvPr id="412830337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26174,57 +26174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1969532453" name="Picture">
+                  <wp:docPr id="1733097870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1969532453" name="Picture"/>
+                          <pic:cNvPr id="1733097870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26277,57 +26277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383306925" name="Picture">
+                  <wp:docPr id="898999127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383306925" name="Picture"/>
+                          <pic:cNvPr id="898999127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27735,57 +27735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2072984367" name="Picture">
+                  <wp:docPr id="433677106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2072984367" name="Picture"/>
+                          <pic:cNvPr id="433677106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28932,57 +28932,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="716987567" name="Picture">
+                        <wp:docPr id="906342738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="716987567" name="Picture"/>
+                                <pic:cNvPr id="906342738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31102,57 +31102,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620907232" name="Picture">
+                  <wp:docPr id="302884936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620907232" name="Picture"/>
+                          <pic:cNvPr id="302884936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31191,57 +31191,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820176891" name="Picture">
+                  <wp:docPr id="717284625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820176891" name="Picture"/>
+                          <pic:cNvPr id="717284625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31835,57 +31835,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611111423" name="Picture">
+                  <wp:docPr id="827612730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611111423" name="Picture"/>
+                          <pic:cNvPr id="827612730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32833,57 +32833,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="562274851" name="Picture">
+                  <wp:docPr id="242208737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="562274851" name="Picture"/>
+                          <pic:cNvPr id="242208737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32936,57 +32936,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359972433" name="Picture">
+                  <wp:docPr id="1888914888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359972433" name="Picture"/>
+                          <pic:cNvPr id="1888914888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34313,57 +34313,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806359024" name="Picture">
+                  <wp:docPr id="1262559176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806359024" name="Picture"/>
+                          <pic:cNvPr id="1262559176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35456,57 +35456,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="484311748" name="Picture">
+                        <wp:docPr id="1431210279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="484311748" name="Picture"/>
+                                <pic:cNvPr id="1431210279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36677,57 +36677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="562441718" name="Picture">
+                  <wp:docPr id="372405017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="562441718" name="Picture"/>
+                          <pic:cNvPr id="372405017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36748,57 +36748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865109035" name="Picture">
+                  <wp:docPr id="1882458721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865109035" name="Picture"/>
+                          <pic:cNvPr id="1882458721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37162,57 +37162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898365930" name="Picture">
+                  <wp:docPr id="1071506722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898365930" name="Picture"/>
+                          <pic:cNvPr id="1071506722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>