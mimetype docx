--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474648825" name="Picture">
+                  <wp:docPr id="1306840994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474648825" name="Picture"/>
+                          <pic:cNvPr id="1306840994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417606790" name="Picture">
+                  <wp:docPr id="1231084138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417606790" name="Picture"/>
+                          <pic:cNvPr id="1231084138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="119474417" name="Picture">
+                        <wp:docPr id="1694979542" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="119474417" name="Picture"/>
+                                <pic:cNvPr id="1694979542" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701509851" name="Picture">
+                  <wp:docPr id="1125789760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701509851" name="Picture"/>
+                          <pic:cNvPr id="1125789760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683670026" name="Picture">
+                  <wp:docPr id="137691348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683670026" name="Picture"/>
+                          <pic:cNvPr id="137691348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258178485" name="Picture">
+                  <wp:docPr id="554476521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258178485" name="Picture"/>
+                          <pic:cNvPr id="554476521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="460905732" name="Picture">
+                  <wp:docPr id="2082751967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="460905732" name="Picture"/>
+                          <pic:cNvPr id="2082751967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662146973" name="Picture">
+                  <wp:docPr id="84824126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662146973" name="Picture"/>
+                          <pic:cNvPr id="84824126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2037266786" name="Picture">
+                        <wp:docPr id="345364147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2037266786" name="Picture"/>
+                                <pic:cNvPr id="345364147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="747931782" name="Picture">
+                        <wp:docPr id="1063684577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="747931782" name="Picture"/>
+                                <pic:cNvPr id="1063684577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="205499157" name="Picture">
+                        <wp:docPr id="1646699269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="205499157" name="Picture"/>
+                                <pic:cNvPr id="1646699269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="200193837" name="Picture">
+                        <wp:docPr id="748767109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="200193837" name="Picture"/>
+                                <pic:cNvPr id="748767109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1826640175" name="Picture">
+                        <wp:docPr id="1430934535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1826640175" name="Picture"/>
+                                <pic:cNvPr id="1430934535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1778628301" name="Picture">
+                        <wp:docPr id="461873183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1778628301" name="Picture"/>
+                                <pic:cNvPr id="461873183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="134845202" name="Picture">
+                        <wp:docPr id="1735805090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="134845202" name="Picture"/>
+                                <pic:cNvPr id="1735805090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="438381997" name="Picture">
+                        <wp:docPr id="1473161675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="438381997" name="Picture"/>
+                                <pic:cNvPr id="1473161675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="584423761" name="Picture">
+                        <wp:docPr id="837658202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="584423761" name="Picture"/>
+                                <pic:cNvPr id="837658202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="177993952" name="Picture">
+                        <wp:docPr id="2092362609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="177993952" name="Picture"/>
+                                <pic:cNvPr id="2092362609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="949198782" name="Picture">
+                        <wp:docPr id="858617851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="949198782" name="Picture"/>
+                                <pic:cNvPr id="858617851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1308467431" name="Picture">
+                        <wp:docPr id="1380642124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1308467431" name="Picture"/>
+                                <pic:cNvPr id="1380642124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="210587393" name="Picture">
+                        <wp:docPr id="240887885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="210587393" name="Picture"/>
+                                <pic:cNvPr id="240887885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="197364603" name="Picture">
+                        <wp:docPr id="734330494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="197364603" name="Picture"/>
+                                <pic:cNvPr id="734330494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="86516764" name="Picture">
+                        <wp:docPr id="78088674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="86516764" name="Picture"/>
+                                <pic:cNvPr id="78088674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672942233" name="Picture">
+                  <wp:docPr id="1839661715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672942233" name="Picture"/>
+                          <pic:cNvPr id="1839661715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1707821148" name="Picture">
+                  <wp:docPr id="2109268706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1707821148" name="Picture"/>
+                          <pic:cNvPr id="2109268706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745261670" name="Picture">
+                  <wp:docPr id="1775313713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745261670" name="Picture"/>
+                          <pic:cNvPr id="1775313713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="882976520" name="Picture">
+                  <wp:docPr id="1855186843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="882976520" name="Picture"/>
+                          <pic:cNvPr id="1855186843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91242676" name="Picture">
+                  <wp:docPr id="1803903264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91242676" name="Picture"/>
+                          <pic:cNvPr id="1803903264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051066633" name="Picture">
+                  <wp:docPr id="419143434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051066633" name="Picture"/>
+                          <pic:cNvPr id="419143434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1335884730" name="Picture">
+                        <wp:docPr id="1136121114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1335884730" name="Picture"/>
+                                <pic:cNvPr id="1136121114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174530198" name="Picture">
+                  <wp:docPr id="971365202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174530198" name="Picture"/>
+                          <pic:cNvPr id="971365202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739109813" name="Picture">
+                  <wp:docPr id="252646175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739109813" name="Picture"/>
+                          <pic:cNvPr id="252646175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478123941" name="Picture">
+                  <wp:docPr id="1919748321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478123941" name="Picture"/>
+                          <pic:cNvPr id="1919748321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="233410309" name="Picture">
+                  <wp:docPr id="1781715905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="233410309" name="Picture"/>
+                          <pic:cNvPr id="1781715905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382335145" name="Picture">
+                  <wp:docPr id="499803790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382335145" name="Picture"/>
+                          <pic:cNvPr id="499803790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449653522" name="Picture">
+                  <wp:docPr id="844553946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449653522" name="Picture"/>
+                          <pic:cNvPr id="844553946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="302128908" name="Picture">
+                        <wp:docPr id="644433826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="302128908" name="Picture"/>
+                                <pic:cNvPr id="644433826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854518222" name="Picture">
+                  <wp:docPr id="658163379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854518222" name="Picture"/>
+                          <pic:cNvPr id="658163379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2006423244" name="Picture">
+                  <wp:docPr id="1765260460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2006423244" name="Picture"/>
+                          <pic:cNvPr id="1765260460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1998527433" name="Picture">
+                  <wp:docPr id="108537144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1998527433" name="Picture"/>
+                          <pic:cNvPr id="108537144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094730571" name="Picture">
+                  <wp:docPr id="1571480520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094730571" name="Picture"/>
+                          <pic:cNvPr id="1571480520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123527833" name="Picture">
+                  <wp:docPr id="1098706768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123527833" name="Picture"/>
+                          <pic:cNvPr id="1098706768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385609075" name="Picture">
+                  <wp:docPr id="1272505355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385609075" name="Picture"/>
+                          <pic:cNvPr id="1272505355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29917,57 +29917,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1210833885" name="Picture">
+                        <wp:docPr id="62327407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1210833885" name="Picture"/>
+                                <pic:cNvPr id="62327407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32120,57 +32120,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22406195" name="Picture">
+                  <wp:docPr id="931790467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22406195" name="Picture"/>
+                          <pic:cNvPr id="931790467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32191,57 +32191,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833581438" name="Picture">
+                  <wp:docPr id="1057541087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833581438" name="Picture"/>
+                          <pic:cNvPr id="1057541087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32670,57 +32670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659333541" name="Picture">
+                  <wp:docPr id="72833571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659333541" name="Picture"/>
+                          <pic:cNvPr id="72833571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33962,57 +33962,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769943094" name="Picture">
+                  <wp:docPr id="619988788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769943094" name="Picture"/>
+                          <pic:cNvPr id="619988788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34051,57 +34051,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="596744422" name="Picture">
+                  <wp:docPr id="1574643270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="596744422" name="Picture"/>
+                          <pic:cNvPr id="1574643270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34695,57 +34695,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628587192" name="Picture">
+                  <wp:docPr id="1667492252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628587192" name="Picture"/>
+                          <pic:cNvPr id="1667492252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35693,57 +35693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633050232" name="Picture">
+                  <wp:docPr id="169392704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633050232" name="Picture"/>
+                          <pic:cNvPr id="169392704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35796,57 +35796,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984095629" name="Picture">
+                  <wp:docPr id="1967723069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984095629" name="Picture"/>
+                          <pic:cNvPr id="1967723069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37173,57 +37173,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1541914272" name="Picture">
+                  <wp:docPr id="285895510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1541914272" name="Picture"/>
+                          <pic:cNvPr id="285895510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38316,57 +38316,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="523970430" name="Picture">
+                        <wp:docPr id="336114151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="523970430" name="Picture"/>
+                                <pic:cNvPr id="336114151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39677,57 +39677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035259527" name="Picture">
+                  <wp:docPr id="1452943595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035259527" name="Picture"/>
+                          <pic:cNvPr id="1452943595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39766,57 +39766,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23687108" name="Picture">
+                  <wp:docPr id="8309587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23687108" name="Picture"/>
+                          <pic:cNvPr id="8309587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40410,57 +40410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015427952" name="Picture">
+                  <wp:docPr id="985083142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015427952" name="Picture"/>
+                          <pic:cNvPr id="985083142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41408,57 +41408,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160040135" name="Picture">
+                  <wp:docPr id="2065152212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160040135" name="Picture"/>
+                          <pic:cNvPr id="2065152212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41511,57 +41511,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149350084" name="Picture">
+                  <wp:docPr id="780749613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149350084" name="Picture"/>
+                          <pic:cNvPr id="780749613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42888,57 +42888,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336095876" name="Picture">
+                  <wp:docPr id="1226087329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336095876" name="Picture"/>
+                          <pic:cNvPr id="1226087329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44031,57 +44031,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="837004897" name="Picture">
+                        <wp:docPr id="181583708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="837004897" name="Picture"/>
+                                <pic:cNvPr id="181583708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45302,57 +45302,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1353790259" name="Picture">
+                  <wp:docPr id="644637709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1353790259" name="Picture"/>
+                          <pic:cNvPr id="644637709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45382,57 +45382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236464930" name="Picture">
+                  <wp:docPr id="1851152075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236464930" name="Picture"/>
+                          <pic:cNvPr id="1851152075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45861,57 +45861,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1043211806" name="Picture">
+                  <wp:docPr id="1141721341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1043211806" name="Picture"/>
+                          <pic:cNvPr id="1141721341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47596,57 +47596,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1513054277" name="Picture">
+                  <wp:docPr id="2027573163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1513054277" name="Picture"/>
+                          <pic:cNvPr id="2027573163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47667,57 +47667,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="354484505" name="Picture">
+                  <wp:docPr id="610709109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="354484505" name="Picture"/>
+                          <pic:cNvPr id="610709109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48081,57 +48081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517345653" name="Picture">
+                  <wp:docPr id="176308388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517345653" name="Picture"/>
+                          <pic:cNvPr id="176308388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>