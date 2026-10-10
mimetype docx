--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550937733" name="Picture">
+                  <wp:docPr id="1801026869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550937733" name="Picture"/>
+                          <pic:cNvPr id="1801026869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561987845" name="Picture">
+                  <wp:docPr id="1480463400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561987845" name="Picture"/>
+                          <pic:cNvPr id="1480463400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1271892346" name="Picture">
+                        <wp:docPr id="1739250440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1271892346" name="Picture"/>
+                                <pic:cNvPr id="1739250440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123426921" name="Picture">
+                  <wp:docPr id="827945922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123426921" name="Picture"/>
+                          <pic:cNvPr id="827945922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124303822" name="Picture">
+                  <wp:docPr id="1382105826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124303822" name="Picture"/>
+                          <pic:cNvPr id="1382105826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45065537" name="Picture">
+                  <wp:docPr id="465852195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45065537" name="Picture"/>
+                          <pic:cNvPr id="465852195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187730155" name="Picture">
+                  <wp:docPr id="1020309497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187730155" name="Picture"/>
+                          <pic:cNvPr id="1020309497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871795671" name="Picture">
+                  <wp:docPr id="1853878098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871795671" name="Picture"/>
+                          <pic:cNvPr id="1853878098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1709678618" name="Picture">
+                        <wp:docPr id="307407334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1709678618" name="Picture"/>
+                                <pic:cNvPr id="307407334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6094,50 +6094,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1894253941" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1894253941" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_6_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -6512,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1521792489" name="Picture">
+                        <wp:docPr id="661508093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1521792489" name="Picture"/>
+                                <pic:cNvPr id="661508093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7127,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2000536859" name="Picture">
+                        <wp:docPr id="727980740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2000536859" name="Picture"/>
+                                <pic:cNvPr id="727980740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7460,50 +7503,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1275467484" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1275467484" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_7_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -7878,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="912588017" name="Picture">
+                        <wp:docPr id="928384191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="912588017" name="Picture"/>
+                                <pic:cNvPr id="928384191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8493,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="49411047" name="Picture">
+                        <wp:docPr id="1782444945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="49411047" name="Picture"/>
+                                <pic:cNvPr id="1782444945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8826,50 +8912,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="442865115" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="442865115" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_8_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -9243,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1813513032" name="Picture">
+                        <wp:docPr id="104592131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1813513032" name="Picture"/>
+                                <pic:cNvPr id="104592131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9875,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="117901786" name="Picture">
+                        <wp:docPr id="241620591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="117901786" name="Picture"/>
+                                <pic:cNvPr id="241620591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10208,50 +10337,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="2046867199" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="2046867199" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_9_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -10626,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1836172247" name="Picture">
+                        <wp:docPr id="971182835" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1836172247" name="Picture"/>
+                                <pic:cNvPr id="971182835" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11441,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="796061808" name="Picture">
+                        <wp:docPr id="1546306452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="796061808" name="Picture"/>
+                                <pic:cNvPr id="1546306452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11774,50 +11946,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1136123847" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1136123847" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_11_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -12192,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1624165050" name="Picture">
+                        <wp:docPr id="1519894049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1624165050" name="Picture"/>
+                                <pic:cNvPr id="1519894049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13056,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923777447" name="Picture">
+                  <wp:docPr id="668916928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923777447" name="Picture"/>
+                          <pic:cNvPr id="668916928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13145,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937177192" name="Picture">
+                  <wp:docPr id="1656059320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937177192" name="Picture"/>
+                          <pic:cNvPr id="1656059320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13789,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22661449" name="Picture">
+                  <wp:docPr id="1976372080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22661449" name="Picture"/>
+                          <pic:cNvPr id="1976372080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15017,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2100113540" name="Picture">
+                  <wp:docPr id="822640890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2100113540" name="Picture"/>
+                          <pic:cNvPr id="822640890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15106,50 +15321,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1923811450" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1923811450" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_2_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -16456,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393529182" name="Picture">
+                  <wp:docPr id="1945860689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393529182" name="Picture"/>
+                          <pic:cNvPr id="1945860689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17567,50 +17825,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="843981798" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="843981798" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_2_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -18891,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="156858482" name="Picture">
+                  <wp:docPr id="346083160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="156858482" name="Picture"/>
+                          <pic:cNvPr id="346083160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18980,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359631129" name="Picture">
+                  <wp:docPr id="966387580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359631129" name="Picture"/>
+                          <pic:cNvPr id="966387580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19624,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458590827" name="Picture">
+                  <wp:docPr id="2047582906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458590827" name="Picture"/>
+                          <pic:cNvPr id="2047582906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20622,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922063332" name="Picture">
+                  <wp:docPr id="227984365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922063332" name="Picture"/>
+                          <pic:cNvPr id="227984365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20711,50 +21012,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="2114797984" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="2114797984" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_3_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -22063,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069220553" name="Picture">
+                  <wp:docPr id="185166344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069220553" name="Picture"/>
+                          <pic:cNvPr id="185166344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23192,50 +23536,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="323993503" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="323993503" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_3_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -24572,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720051859" name="Picture">
+                  <wp:docPr id="1732673114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720051859" name="Picture"/>
+                          <pic:cNvPr id="1732673114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24661,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701682196" name="Picture">
+                  <wp:docPr id="46802715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701682196" name="Picture"/>
+                          <pic:cNvPr id="46802715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25341,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141642584" name="Picture">
+                  <wp:docPr id="415360880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141642584" name="Picture"/>
+                          <pic:cNvPr id="415360880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26402,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660698928" name="Picture">
+                  <wp:docPr id="1994034532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660698928" name="Picture"/>
+                          <pic:cNvPr id="1994034532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26491,50 +26878,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1013627216" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1013627216" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_4_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -27920,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625012382" name="Picture">
+                  <wp:docPr id="888165570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625012382" name="Picture"/>
+                          <pic:cNvPr id="888165570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29103,50 +29533,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="246281231" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="246281231" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_4_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -31244,57 +31717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429248241" name="Picture">
+                  <wp:docPr id="725545731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429248241" name="Picture"/>
+                          <pic:cNvPr id="725545731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31333,57 +31806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854183714" name="Picture">
+                  <wp:docPr id="955425387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854183714" name="Picture"/>
+                          <pic:cNvPr id="955425387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31977,57 +32450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256609961" name="Picture">
+                  <wp:docPr id="1495147766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256609961" name="Picture"/>
+                          <pic:cNvPr id="1495147766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32975,57 +33448,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157489811" name="Picture">
+                  <wp:docPr id="723998521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157489811" name="Picture"/>
+                          <pic:cNvPr id="723998521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33064,50 +33537,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="2083272874" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="2083272874" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_5_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -34412,57 +34928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468291079" name="Picture">
+                  <wp:docPr id="1879707566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468291079" name="Picture"/>
+                          <pic:cNvPr id="1879707566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35541,50 +36057,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1100196348" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1100196348" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_5_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -36901,57 +37460,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719499075" name="Picture">
+                  <wp:docPr id="2023764130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719499075" name="Picture"/>
+                          <pic:cNvPr id="2023764130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36990,57 +37549,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995096660" name="Picture">
+                  <wp:docPr id="250269535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995096660" name="Picture"/>
+                          <pic:cNvPr id="250269535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37634,57 +38193,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564458296" name="Picture">
+                  <wp:docPr id="1391090487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564458296" name="Picture"/>
+                          <pic:cNvPr id="1391090487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38678,50 +39237,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="923137991" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="923137991" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_6_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -40910,50 +41512,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="820409053" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="820409053" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_6_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -42176,57 +42821,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076034612" name="Picture">
+                  <wp:docPr id="558244616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076034612" name="Picture"/>
+                          <pic:cNvPr id="558244616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42247,57 +42892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2105988936" name="Picture">
+                  <wp:docPr id="1584675992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2105988936" name="Picture"/>
+                          <pic:cNvPr id="1584675992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42661,57 +43306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462761564" name="Picture">
+                  <wp:docPr id="1580144496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462761564" name="Picture"/>
+                          <pic:cNvPr id="1580144496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43456,67 +44101,82 @@
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
+ <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
+ <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
+ <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
+ <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_11_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_1.png"/>
+ <Relationship Id="img_0_1_11_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_3.png"/>
  <Relationship Id="img_0_1_11_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
+ <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
+ <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
+ <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13.jpg"/>
+ <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_4_25.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_25.jpg"/>
+ <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_24.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_24.png"/>
+ <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
  <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
+ <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.png"/>
+ <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
+ <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
+ <Relationship Id="img_0_6_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12_2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
 </coreProperties>