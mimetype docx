--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1324297681" name="Picture">
+                  <wp:docPr id="1702070862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1324297681" name="Picture"/>
+                          <pic:cNvPr id="1702070862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649938534" name="Picture">
+                  <wp:docPr id="496812303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649938534" name="Picture"/>
+                          <pic:cNvPr id="496812303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="508949892" name="Picture">
+                        <wp:docPr id="627131005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="508949892" name="Picture"/>
+                                <pic:cNvPr id="627131005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730605263" name="Picture">
+                  <wp:docPr id="848447626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730605263" name="Picture"/>
+                          <pic:cNvPr id="848447626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141463604" name="Picture">
+                  <wp:docPr id="1271210456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141463604" name="Picture"/>
+                          <pic:cNvPr id="1271210456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437640150" name="Picture">
+                  <wp:docPr id="466046513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437640150" name="Picture"/>
+                          <pic:cNvPr id="466046513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1515785022" name="Picture">
+                  <wp:docPr id="1402102566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1515785022" name="Picture"/>
+                          <pic:cNvPr id="1402102566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824161149" name="Picture">
+                  <wp:docPr id="896750061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824161149" name="Picture"/>
+                          <pic:cNvPr id="896750061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2087048292" name="Picture">
+                        <wp:docPr id="847383350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2087048292" name="Picture"/>
+                                <pic:cNvPr id="847383350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1713817485" name="Picture">
+                        <wp:docPr id="431178544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1713817485" name="Picture"/>
+                                <pic:cNvPr id="431178544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1672733435" name="Picture">
+                        <wp:docPr id="216233285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1672733435" name="Picture"/>
+                                <pic:cNvPr id="216233285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1593901291" name="Picture">
+                        <wp:docPr id="852938077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1593901291" name="Picture"/>
+                                <pic:cNvPr id="852938077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2114451973" name="Picture">
+                        <wp:docPr id="1860153245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2114451973" name="Picture"/>
+                                <pic:cNvPr id="1860153245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1015107529" name="Picture">
+                        <wp:docPr id="1450264400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1015107529" name="Picture"/>
+                                <pic:cNvPr id="1450264400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1461477558" name="Picture">
+                        <wp:docPr id="1022921015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1461477558" name="Picture"/>
+                                <pic:cNvPr id="1022921015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1897542722" name="Picture">
+                        <wp:docPr id="1549011311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1897542722" name="Picture"/>
+                                <pic:cNvPr id="1549011311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1694367917" name="Picture">
+                        <wp:docPr id="1954032177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1694367917" name="Picture"/>
+                                <pic:cNvPr id="1954032177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1842881490" name="Picture">
+                        <wp:docPr id="609457998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1842881490" name="Picture"/>
+                                <pic:cNvPr id="609457998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="676423682" name="Picture">
+                        <wp:docPr id="1230899775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="676423682" name="Picture"/>
+                                <pic:cNvPr id="1230899775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1378063843" name="Picture">
+                        <wp:docPr id="1200829532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1378063843" name="Picture"/>
+                                <pic:cNvPr id="1200829532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1157954328" name="Picture">
+                        <wp:docPr id="848537995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1157954328" name="Picture"/>
+                                <pic:cNvPr id="848537995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1923815416" name="Picture">
+                        <wp:docPr id="965085098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1923815416" name="Picture"/>
+                                <pic:cNvPr id="965085098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="658380104" name="Picture">
+                        <wp:docPr id="830390867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="658380104" name="Picture"/>
+                                <pic:cNvPr id="830390867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850026624" name="Picture">
+                  <wp:docPr id="1042584378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850026624" name="Picture"/>
+                          <pic:cNvPr id="1042584378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70090697" name="Picture">
+                  <wp:docPr id="736408309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70090697" name="Picture"/>
+                          <pic:cNvPr id="736408309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114754517" name="Picture">
+                  <wp:docPr id="1912722963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114754517" name="Picture"/>
+                          <pic:cNvPr id="1912722963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2042043869" name="Picture">
+                  <wp:docPr id="1657550687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2042043869" name="Picture"/>
+                          <pic:cNvPr id="1657550687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473877713" name="Picture">
+                  <wp:docPr id="92743678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473877713" name="Picture"/>
+                          <pic:cNvPr id="92743678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146359364" name="Picture">
+                  <wp:docPr id="614897191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146359364" name="Picture"/>
+                          <pic:cNvPr id="614897191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="600719255" name="Picture">
+                        <wp:docPr id="1720982302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="600719255" name="Picture"/>
+                                <pic:cNvPr id="1720982302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468741455" name="Picture">
+                  <wp:docPr id="1260722108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468741455" name="Picture"/>
+                          <pic:cNvPr id="1260722108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448967152" name="Picture">
+                  <wp:docPr id="2091074802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448967152" name="Picture"/>
+                          <pic:cNvPr id="2091074802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79545387" name="Picture">
+                  <wp:docPr id="975826067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79545387" name="Picture"/>
+                          <pic:cNvPr id="975826067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260171424" name="Picture">
+                  <wp:docPr id="1039866832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260171424" name="Picture"/>
+                          <pic:cNvPr id="1039866832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949787996" name="Picture">
+                  <wp:docPr id="2103933965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949787996" name="Picture"/>
+                          <pic:cNvPr id="2103933965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204866820" name="Picture">
+                  <wp:docPr id="705354916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204866820" name="Picture"/>
+                          <pic:cNvPr id="705354916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="543377715" name="Picture">
+                        <wp:docPr id="96247502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="543377715" name="Picture"/>
+                                <pic:cNvPr id="96247502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482436638" name="Picture">
+                  <wp:docPr id="2041552161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482436638" name="Picture"/>
+                          <pic:cNvPr id="2041552161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769243065" name="Picture">
+                  <wp:docPr id="1359421066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769243065" name="Picture"/>
+                          <pic:cNvPr id="1359421066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199872777" name="Picture">
+                  <wp:docPr id="1734796152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199872777" name="Picture"/>
+                          <pic:cNvPr id="1734796152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448226859" name="Picture">
+                  <wp:docPr id="1447369325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448226859" name="Picture"/>
+                          <pic:cNvPr id="1447369325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755936439" name="Picture">
+                  <wp:docPr id="460697552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755936439" name="Picture"/>
+                          <pic:cNvPr id="460697552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184504622" name="Picture">
+                  <wp:docPr id="233937984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184504622" name="Picture"/>
+                          <pic:cNvPr id="233937984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="347207475" name="Picture">
+                        <wp:docPr id="945740415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="347207475" name="Picture"/>
+                                <pic:cNvPr id="945740415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48553440" name="Picture">
+                  <wp:docPr id="961303208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48553440" name="Picture"/>
+                          <pic:cNvPr id="961303208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225131465" name="Picture">
+                  <wp:docPr id="1729523745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225131465" name="Picture"/>
+                          <pic:cNvPr id="1729523745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418499975" name="Picture">
+                  <wp:docPr id="181681460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418499975" name="Picture"/>
+                          <pic:cNvPr id="181681460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588418830" name="Picture">
+                  <wp:docPr id="406195267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588418830" name="Picture"/>
+                          <pic:cNvPr id="406195267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602999936" name="Picture">
+                  <wp:docPr id="860943613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602999936" name="Picture"/>
+                          <pic:cNvPr id="860943613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095299264" name="Picture">
+                  <wp:docPr id="161923895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095299264" name="Picture"/>
+                          <pic:cNvPr id="161923895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1985965981" name="Picture">
+                        <wp:docPr id="1763712658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1985965981" name="Picture"/>
+                                <pic:cNvPr id="1763712658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1406561051" name="Picture">
+                  <wp:docPr id="205557836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1406561051" name="Picture"/>
+                          <pic:cNvPr id="205557836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1584973179" name="Picture">
+                  <wp:docPr id="1711131608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1584973179" name="Picture"/>
+                          <pic:cNvPr id="1711131608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373991958" name="Picture">
+                  <wp:docPr id="900882330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373991958" name="Picture"/>
+                          <pic:cNvPr id="900882330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1680830670" name="Picture">
+                  <wp:docPr id="1581612080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1680830670" name="Picture"/>
+                          <pic:cNvPr id="1581612080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969903032" name="Picture">
+                  <wp:docPr id="367655158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969903032" name="Picture"/>
+                          <pic:cNvPr id="367655158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514328299" name="Picture">
+                  <wp:docPr id="135515572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514328299" name="Picture"/>
+                          <pic:cNvPr id="135515572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072835253" name="Picture">
+                  <wp:docPr id="193975102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072835253" name="Picture"/>
+                          <pic:cNvPr id="193975102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186027136" name="Picture">
+                  <wp:docPr id="216730753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186027136" name="Picture"/>
+                          <pic:cNvPr id="216730753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1862516954" name="Picture">
+                  <wp:docPr id="1573477453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1862516954" name="Picture"/>
+                          <pic:cNvPr id="1573477453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>