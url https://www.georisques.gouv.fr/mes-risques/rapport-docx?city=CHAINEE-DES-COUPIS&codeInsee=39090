--- v0 (2026-08-19)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710983570" name="Picture">
+                  <wp:docPr id="2143811490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710983570" name="Picture"/>
+                          <pic:cNvPr id="2143811490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532950300" name="Picture">
+                  <wp:docPr id="821590615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532950300" name="Picture"/>
+                          <pic:cNvPr id="821590615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2057918517" name="Picture">
+                        <wp:docPr id="731997182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2057918517" name="Picture"/>
+                                <pic:cNvPr id="731997182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527323486" name="Picture">
+                  <wp:docPr id="1856751700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527323486" name="Picture"/>
+                          <pic:cNvPr id="1856751700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910369549" name="Picture">
+                  <wp:docPr id="515115218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910369549" name="Picture"/>
+                          <pic:cNvPr id="515115218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166699793" name="Picture">
+                  <wp:docPr id="452088065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166699793" name="Picture"/>
+                          <pic:cNvPr id="452088065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587151102" name="Picture">
+                  <wp:docPr id="1503817128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587151102" name="Picture"/>
+                          <pic:cNvPr id="1503817128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1707642892" name="Picture">
+                  <wp:docPr id="1608324657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1707642892" name="Picture"/>
+                          <pic:cNvPr id="1608324657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1542184475" name="Picture">
+                        <wp:docPr id="1058897807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1542184475" name="Picture"/>
+                                <pic:cNvPr id="1058897807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1124741427" name="Picture">
+                        <wp:docPr id="875999644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1124741427" name="Picture"/>
+                                <pic:cNvPr id="875999644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1703140091" name="Picture">
+                        <wp:docPr id="674708012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1703140091" name="Picture"/>
+                                <pic:cNvPr id="674708012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1970881642" name="Picture">
+                        <wp:docPr id="848465752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1970881642" name="Picture"/>
+                                <pic:cNvPr id="848465752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1715997363" name="Picture">
+                        <wp:docPr id="1931172137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1715997363" name="Picture"/>
+                                <pic:cNvPr id="1931172137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="502704467" name="Picture">
+                        <wp:docPr id="944207241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="502704467" name="Picture"/>
+                                <pic:cNvPr id="944207241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1261688106" name="Picture">
+                        <wp:docPr id="1004170230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1261688106" name="Picture"/>
+                                <pic:cNvPr id="1004170230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="607039319" name="Picture">
+                        <wp:docPr id="686047134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="607039319" name="Picture"/>
+                                <pic:cNvPr id="686047134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="710679548" name="Picture">
+                        <wp:docPr id="518825407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="710679548" name="Picture"/>
+                                <pic:cNvPr id="518825407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="516077002" name="Picture">
+                        <wp:docPr id="1252310484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="516077002" name="Picture"/>
+                                <pic:cNvPr id="1252310484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1547124142" name="Picture">
+                        <wp:docPr id="119361645" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1547124142" name="Picture"/>
+                                <pic:cNvPr id="119361645" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1552983195" name="Picture">
+                        <wp:docPr id="1356270590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1552983195" name="Picture"/>
+                                <pic:cNvPr id="1356270590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1004544227" name="Picture">
+                        <wp:docPr id="374369641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1004544227" name="Picture"/>
+                                <pic:cNvPr id="374369641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1630619736" name="Picture">
+                        <wp:docPr id="61942176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1630619736" name="Picture"/>
+                                <pic:cNvPr id="61942176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1604731085" name="Picture">
+                        <wp:docPr id="121998078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1604731085" name="Picture"/>
+                                <pic:cNvPr id="121998078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468822412" name="Picture">
+                  <wp:docPr id="1848144556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468822412" name="Picture"/>
+                          <pic:cNvPr id="1848144556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23655480" name="Picture">
+                  <wp:docPr id="1822294808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23655480" name="Picture"/>
+                          <pic:cNvPr id="1822294808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144897784" name="Picture">
+                  <wp:docPr id="1656902278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144897784" name="Picture"/>
+                          <pic:cNvPr id="1656902278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="493611177" name="Picture">
+                  <wp:docPr id="1073286883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="493611177" name="Picture"/>
+                          <pic:cNvPr id="1073286883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966682718" name="Picture">
+                  <wp:docPr id="669490195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966682718" name="Picture"/>
+                          <pic:cNvPr id="669490195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879428723" name="Picture">
+                  <wp:docPr id="40907027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879428723" name="Picture"/>
+                          <pic:cNvPr id="40907027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1423350182" name="Picture">
+                        <wp:docPr id="1106846313" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1423350182" name="Picture"/>
+                                <pic:cNvPr id="1106846313" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="518179453" name="Picture">
+                  <wp:docPr id="407028893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="518179453" name="Picture"/>
+                          <pic:cNvPr id="407028893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930818906" name="Picture">
+                  <wp:docPr id="925427166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930818906" name="Picture"/>
+                          <pic:cNvPr id="925427166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459654586" name="Picture">
+                  <wp:docPr id="1061839672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459654586" name="Picture"/>
+                          <pic:cNvPr id="1061839672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370179700" name="Picture">
+                  <wp:docPr id="1660455738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370179700" name="Picture"/>
+                          <pic:cNvPr id="1660455738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1750994903" name="Picture">
+                  <wp:docPr id="746108621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1750994903" name="Picture"/>
+                          <pic:cNvPr id="746108621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612209128" name="Picture">
+                  <wp:docPr id="2053936549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612209128" name="Picture"/>
+                          <pic:cNvPr id="2053936549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="603304459" name="Picture">
+                        <wp:docPr id="723810174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="603304459" name="Picture"/>
+                                <pic:cNvPr id="723810174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="462892748" name="Picture">
+                        <wp:docPr id="1840628686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="462892748" name="Picture"/>
+                                <pic:cNvPr id="1840628686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138968572" name="Picture">
+                  <wp:docPr id="241214028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138968572" name="Picture"/>
+                          <pic:cNvPr id="241214028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="279836125" name="Picture">
+                  <wp:docPr id="132706014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="279836125" name="Picture"/>
+                          <pic:cNvPr id="132706014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076959770" name="Picture">
+                  <wp:docPr id="231710716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076959770" name="Picture"/>
+                          <pic:cNvPr id="231710716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636597130" name="Picture">
+                  <wp:docPr id="267284742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636597130" name="Picture"/>
+                          <pic:cNvPr id="267284742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398222260" name="Picture">
+                  <wp:docPr id="1569123316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398222260" name="Picture"/>
+                          <pic:cNvPr id="1569123316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106852667" name="Picture">
+                  <wp:docPr id="770132841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106852667" name="Picture"/>
+                          <pic:cNvPr id="770132841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="361989194" name="Picture">
+                        <wp:docPr id="1556803542" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="361989194" name="Picture"/>
+                                <pic:cNvPr id="1556803542" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32910,57 +32910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052338390" name="Picture">
+                  <wp:docPr id="716695983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052338390" name="Picture"/>
+                          <pic:cNvPr id="716695983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32999,57 +32999,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95582674" name="Picture">
+                  <wp:docPr id="331578986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95582674" name="Picture"/>
+                          <pic:cNvPr id="331578986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210373882" name="Picture">
+                  <wp:docPr id="410814363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210373882" name="Picture"/>
+                          <pic:cNvPr id="410814363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34641,57 +34641,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873255174" name="Picture">
+                  <wp:docPr id="1340214347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873255174" name="Picture"/>
+                          <pic:cNvPr id="1340214347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34744,57 +34744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="506972511" name="Picture">
+                  <wp:docPr id="1257612597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="506972511" name="Picture"/>
+                          <pic:cNvPr id="1257612597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36121,57 +36121,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135721740" name="Picture">
+                  <wp:docPr id="1549968626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135721740" name="Picture"/>
+                          <pic:cNvPr id="1549968626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37264,57 +37264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1280219072" name="Picture">
+                        <wp:docPr id="549944690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1280219072" name="Picture"/>
+                                <pic:cNvPr id="549944690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38632,57 +38632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944381049" name="Picture">
+                  <wp:docPr id="1391034878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944381049" name="Picture"/>
+                          <pic:cNvPr id="1391034878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38721,57 +38721,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="8547367" name="Picture">
+                  <wp:docPr id="1239304764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8547367" name="Picture"/>
+                          <pic:cNvPr id="1239304764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39353,57 +39353,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603382664" name="Picture">
+                  <wp:docPr id="2019632579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603382664" name="Picture"/>
+                          <pic:cNvPr id="2019632579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40297,57 +40297,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612382377" name="Picture">
+                  <wp:docPr id="761222393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612382377" name="Picture"/>
+                          <pic:cNvPr id="761222393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40409,57 +40409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270898762" name="Picture">
+                  <wp:docPr id="1846385791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270898762" name="Picture"/>
+                          <pic:cNvPr id="1846385791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42068,57 +42068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588288979" name="Picture">
+                  <wp:docPr id="1308349574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588288979" name="Picture"/>
+                          <pic:cNvPr id="1308349574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43247,57 +43247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298888365" name="Picture">
+                  <wp:docPr id="2048115626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298888365" name="Picture"/>
+                          <pic:cNvPr id="2048115626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43327,57 +43327,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636230551" name="Picture">
+                  <wp:docPr id="543158691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636230551" name="Picture"/>
+                          <pic:cNvPr id="543158691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43815,57 +43815,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422003311" name="Picture">
+                  <wp:docPr id="207956233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422003311" name="Picture"/>
+                          <pic:cNvPr id="207956233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>