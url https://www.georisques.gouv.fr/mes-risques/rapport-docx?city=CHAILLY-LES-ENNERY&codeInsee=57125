--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357695412" name="Picture">
+                  <wp:docPr id="1081098295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357695412" name="Picture"/>
+                          <pic:cNvPr id="1081098295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301348492" name="Picture">
+                  <wp:docPr id="611519742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301348492" name="Picture"/>
+                          <pic:cNvPr id="611519742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1923170075" name="Picture">
+                        <wp:docPr id="387404168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1923170075" name="Picture"/>
+                                <pic:cNvPr id="387404168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221197217" name="Picture">
+                  <wp:docPr id="1492745594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221197217" name="Picture"/>
+                          <pic:cNvPr id="1492745594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252780486" name="Picture">
+                  <wp:docPr id="1734489286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252780486" name="Picture"/>
+                          <pic:cNvPr id="1734489286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286802994" name="Picture">
+                  <wp:docPr id="214301715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286802994" name="Picture"/>
+                          <pic:cNvPr id="214301715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957829219" name="Picture">
+                  <wp:docPr id="1170839587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957829219" name="Picture"/>
+                          <pic:cNvPr id="1170839587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349192272" name="Picture">
+                  <wp:docPr id="118165492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349192272" name="Picture"/>
+                          <pic:cNvPr id="118165492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="906156337" name="Picture">
+                        <wp:docPr id="1515636617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="906156337" name="Picture"/>
+                                <pic:cNvPr id="1515636617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="124232389" name="Picture">
+                        <wp:docPr id="583637177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="124232389" name="Picture"/>
+                                <pic:cNvPr id="583637177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1970511965" name="Picture">
+                        <wp:docPr id="764791929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1970511965" name="Picture"/>
+                                <pic:cNvPr id="764791929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1967497043" name="Picture">
+                        <wp:docPr id="554105280" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1967497043" name="Picture"/>
+                                <pic:cNvPr id="554105280" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="443406420" name="Picture">
+                        <wp:docPr id="961802977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="443406420" name="Picture"/>
+                                <pic:cNvPr id="961802977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="256035408" name="Picture">
+                        <wp:docPr id="1512479306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="256035408" name="Picture"/>
+                                <pic:cNvPr id="1512479306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="499537201" name="Picture">
+                        <wp:docPr id="1770576646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="499537201" name="Picture"/>
+                                <pic:cNvPr id="1770576646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1413416818" name="Picture">
+                        <wp:docPr id="435060788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1413416818" name="Picture"/>
+                                <pic:cNvPr id="435060788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="989702907" name="Picture">
+                        <wp:docPr id="1121958695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="989702907" name="Picture"/>
+                                <pic:cNvPr id="1121958695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1463847449" name="Picture">
+                        <wp:docPr id="62856345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1463847449" name="Picture"/>
+                                <pic:cNvPr id="62856345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="161520109" name="Picture">
+                        <wp:docPr id="1229112097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="161520109" name="Picture"/>
+                                <pic:cNvPr id="1229112097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="562808241" name="Picture">
+                        <wp:docPr id="648193341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="562808241" name="Picture"/>
+                                <pic:cNvPr id="648193341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853656667" name="Picture">
+                  <wp:docPr id="705698870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853656667" name="Picture"/>
+                          <pic:cNvPr id="705698870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106074365" name="Picture">
+                  <wp:docPr id="72371388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106074365" name="Picture"/>
+                          <pic:cNvPr id="72371388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038418483" name="Picture">
+                  <wp:docPr id="2120778959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038418483" name="Picture"/>
+                          <pic:cNvPr id="2120778959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1489637202" name="Picture">
+                  <wp:docPr id="1844181058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1489637202" name="Picture"/>
+                          <pic:cNvPr id="1844181058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1645333968" name="Picture">
+                  <wp:docPr id="107101773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1645333968" name="Picture"/>
+                          <pic:cNvPr id="107101773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1717876531" name="Picture">
+                  <wp:docPr id="2094310566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1717876531" name="Picture"/>
+                          <pic:cNvPr id="2094310566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="791893317" name="Picture">
+                        <wp:docPr id="1898516603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="791893317" name="Picture"/>
+                                <pic:cNvPr id="1898516603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="592910560" name="Picture">
+                        <wp:docPr id="879576697" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="592910560" name="Picture"/>
+                                <pic:cNvPr id="879576697" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18743,57 +18743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056199403" name="Picture">
+                  <wp:docPr id="1034359169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056199403" name="Picture"/>
+                          <pic:cNvPr id="1034359169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18832,57 +18832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119691033" name="Picture">
+                  <wp:docPr id="976542739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119691033" name="Picture"/>
+                          <pic:cNvPr id="976542739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19476,57 +19476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700559915" name="Picture">
+                  <wp:docPr id="1681132450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700559915" name="Picture"/>
+                          <pic:cNvPr id="1681132450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20474,57 +20474,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883251565" name="Picture">
+                  <wp:docPr id="66251687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883251565" name="Picture"/>
+                          <pic:cNvPr id="66251687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20577,57 +20577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775736549" name="Picture">
+                  <wp:docPr id="1771092533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775736549" name="Picture"/>
+                          <pic:cNvPr id="1771092533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21958,57 +21958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036401596" name="Picture">
+                  <wp:docPr id="1406595457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036401596" name="Picture"/>
+                          <pic:cNvPr id="1406595457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23101,57 +23101,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1887334958" name="Picture">
+                        <wp:docPr id="1714725789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1887334958" name="Picture"/>
+                                <pic:cNvPr id="1714725789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24510,57 +24510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510218237" name="Picture">
+                  <wp:docPr id="934256343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510218237" name="Picture"/>
+                          <pic:cNvPr id="934256343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24599,57 +24599,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1456332028" name="Picture">
+                  <wp:docPr id="2088719030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1456332028" name="Picture"/>
+                          <pic:cNvPr id="2088719030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25279,57 +25279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055980465" name="Picture">
+                  <wp:docPr id="791058942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055980465" name="Picture"/>
+                          <pic:cNvPr id="791058942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26340,57 +26340,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="200708652" name="Picture">
+                  <wp:docPr id="1548024794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="200708652" name="Picture"/>
+                          <pic:cNvPr id="1548024794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26443,57 +26443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225539237" name="Picture">
+                  <wp:docPr id="1678528536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225539237" name="Picture"/>
+                          <pic:cNvPr id="1678528536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27901,57 +27901,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1111840655" name="Picture">
+                  <wp:docPr id="842324203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1111840655" name="Picture"/>
+                          <pic:cNvPr id="842324203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29098,57 +29098,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2001799473" name="Picture">
+                        <wp:docPr id="796327757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2001799473" name="Picture"/>
+                                <pic:cNvPr id="796327757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31666,57 +31666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1704221594" name="Picture">
+                  <wp:docPr id="2038225765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1704221594" name="Picture"/>
+                          <pic:cNvPr id="2038225765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31755,57 +31755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962992425" name="Picture">
+                  <wp:docPr id="2127044842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962992425" name="Picture"/>
+                          <pic:cNvPr id="2127044842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32399,57 +32399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182936633" name="Picture">
+                  <wp:docPr id="1717318889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182936633" name="Picture"/>
+                          <pic:cNvPr id="1717318889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33397,57 +33397,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689250502" name="Picture">
+                  <wp:docPr id="112534055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689250502" name="Picture"/>
+                          <pic:cNvPr id="112534055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33500,57 +33500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605346986" name="Picture">
+                  <wp:docPr id="1220720658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605346986" name="Picture"/>
+                          <pic:cNvPr id="1220720658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34877,57 +34877,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593672824" name="Picture">
+                  <wp:docPr id="446703495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593672824" name="Picture"/>
+                          <pic:cNvPr id="446703495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36020,57 +36020,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1815555623" name="Picture">
+                        <wp:docPr id="583063405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1815555623" name="Picture"/>
+                                <pic:cNvPr id="583063405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37241,57 +37241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591454109" name="Picture">
+                  <wp:docPr id="969363629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591454109" name="Picture"/>
+                          <pic:cNvPr id="969363629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37312,57 +37312,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1969898029" name="Picture">
+                  <wp:docPr id="116431146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1969898029" name="Picture"/>
+                          <pic:cNvPr id="116431146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37726,57 +37726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1406559351" name="Picture">
+                  <wp:docPr id="1794163795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1406559351" name="Picture"/>
+                          <pic:cNvPr id="1794163795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>