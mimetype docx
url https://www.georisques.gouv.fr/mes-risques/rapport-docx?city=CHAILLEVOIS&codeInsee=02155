--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799882723" name="Picture">
+                  <wp:docPr id="533971190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799882723" name="Picture"/>
+                          <pic:cNvPr id="533971190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="154196209" name="Picture">
+                  <wp:docPr id="1140524132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="154196209" name="Picture"/>
+                          <pic:cNvPr id="1140524132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="571342037" name="Picture">
+                        <wp:docPr id="35068117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="571342037" name="Picture"/>
+                                <pic:cNvPr id="35068117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703210213" name="Picture">
+                  <wp:docPr id="1104256075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703210213" name="Picture"/>
+                          <pic:cNvPr id="1104256075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900260133" name="Picture">
+                  <wp:docPr id="203746869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900260133" name="Picture"/>
+                          <pic:cNvPr id="203746869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190137997" name="Picture">
+                  <wp:docPr id="1823605720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190137997" name="Picture"/>
+                          <pic:cNvPr id="1823605720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542887576" name="Picture">
+                  <wp:docPr id="1388832355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542887576" name="Picture"/>
+                          <pic:cNvPr id="1388832355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286576141" name="Picture">
+                  <wp:docPr id="317041042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286576141" name="Picture"/>
+                          <pic:cNvPr id="317041042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="14809383" name="Picture">
+                        <wp:docPr id="1387045016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="14809383" name="Picture"/>
+                                <pic:cNvPr id="1387045016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="544870705" name="Picture">
+                        <wp:docPr id="1899989912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="544870705" name="Picture"/>
+                                <pic:cNvPr id="1899989912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1431635751" name="Picture">
+                        <wp:docPr id="1533291872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1431635751" name="Picture"/>
+                                <pic:cNvPr id="1533291872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1399411438" name="Picture">
+                        <wp:docPr id="263016253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1399411438" name="Picture"/>
+                                <pic:cNvPr id="263016253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="839195641" name="Picture">
+                        <wp:docPr id="1145630724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="839195641" name="Picture"/>
+                                <pic:cNvPr id="1145630724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1886196996" name="Picture">
+                        <wp:docPr id="2012305360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1886196996" name="Picture"/>
+                                <pic:cNvPr id="2012305360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1472924783" name="Picture">
+                        <wp:docPr id="296922417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1472924783" name="Picture"/>
+                                <pic:cNvPr id="296922417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1387634172" name="Picture">
+                        <wp:docPr id="1638145637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1387634172" name="Picture"/>
+                                <pic:cNvPr id="1638145637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="773976854" name="Picture">
+                        <wp:docPr id="1587305701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="773976854" name="Picture"/>
+                                <pic:cNvPr id="1587305701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2001705926" name="Picture">
+                        <wp:docPr id="1518779370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2001705926" name="Picture"/>
+                                <pic:cNvPr id="1518779370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="430654912" name="Picture">
+                        <wp:docPr id="1177663579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="430654912" name="Picture"/>
+                                <pic:cNvPr id="1177663579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1649846828" name="Picture">
+                        <wp:docPr id="1524532838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1649846828" name="Picture"/>
+                                <pic:cNvPr id="1524532838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157041361" name="Picture">
+                  <wp:docPr id="154645791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157041361" name="Picture"/>
+                          <pic:cNvPr id="154645791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972370620" name="Picture">
+                  <wp:docPr id="288360878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972370620" name="Picture"/>
+                          <pic:cNvPr id="288360878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561018512" name="Picture">
+                  <wp:docPr id="494953011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561018512" name="Picture"/>
+                          <pic:cNvPr id="494953011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378098406" name="Picture">
+                  <wp:docPr id="1210885385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378098406" name="Picture"/>
+                          <pic:cNvPr id="1210885385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976156067" name="Picture">
+                  <wp:docPr id="1756641012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976156067" name="Picture"/>
+                          <pic:cNvPr id="1756641012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204291260" name="Picture">
+                  <wp:docPr id="1183331862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204291260" name="Picture"/>
+                          <pic:cNvPr id="1183331862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1163230693" name="Picture">
+                        <wp:docPr id="347307345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1163230693" name="Picture"/>
+                                <pic:cNvPr id="347307345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1161120106" name="Picture">
+                        <wp:docPr id="271928028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1161120106" name="Picture"/>
+                                <pic:cNvPr id="271928028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18737,57 +18737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318066106" name="Picture">
+                  <wp:docPr id="1899656075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318066106" name="Picture"/>
+                          <pic:cNvPr id="1899656075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18826,57 +18826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009593975" name="Picture">
+                  <wp:docPr id="774237378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009593975" name="Picture"/>
+                          <pic:cNvPr id="774237378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19470,57 +19470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416711164" name="Picture">
+                  <wp:docPr id="352071792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416711164" name="Picture"/>
+                          <pic:cNvPr id="352071792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20468,57 +20468,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626808175" name="Picture">
+                  <wp:docPr id="377273112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626808175" name="Picture"/>
+                          <pic:cNvPr id="377273112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20571,57 +20571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="415696494" name="Picture">
+                  <wp:docPr id="2144324018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="415696494" name="Picture"/>
+                          <pic:cNvPr id="2144324018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21952,57 +21952,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221346920" name="Picture">
+                  <wp:docPr id="2719573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221346920" name="Picture"/>
+                          <pic:cNvPr id="2719573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23095,57 +23095,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1498755335" name="Picture">
+                        <wp:docPr id="2070647210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1498755335" name="Picture"/>
+                                <pic:cNvPr id="2070647210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24484,57 +24484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1929429827" name="Picture">
+                  <wp:docPr id="821271109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1929429827" name="Picture"/>
+                          <pic:cNvPr id="821271109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24573,57 +24573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1130557927" name="Picture">
+                  <wp:docPr id="1536556549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1130557927" name="Picture"/>
+                          <pic:cNvPr id="1536556549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25217,57 +25217,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905693414" name="Picture">
+                  <wp:docPr id="2142588786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905693414" name="Picture"/>
+                          <pic:cNvPr id="2142588786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26215,57 +26215,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1049587055" name="Picture">
+                  <wp:docPr id="784534948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1049587055" name="Picture"/>
+                          <pic:cNvPr id="784534948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26318,57 +26318,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249449579" name="Picture">
+                  <wp:docPr id="409127363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249449579" name="Picture"/>
+                          <pic:cNvPr id="409127363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27695,57 +27695,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951884076" name="Picture">
+                  <wp:docPr id="789609345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951884076" name="Picture"/>
+                          <pic:cNvPr id="789609345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28838,57 +28838,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="467598335" name="Picture">
+                        <wp:docPr id="1130071151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="467598335" name="Picture"/>
+                                <pic:cNvPr id="1130071151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30199,57 +30199,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423943083" name="Picture">
+                  <wp:docPr id="1874535414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423943083" name="Picture"/>
+                          <pic:cNvPr id="1874535414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30288,57 +30288,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792119797" name="Picture">
+                  <wp:docPr id="1512541291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792119797" name="Picture"/>
+                          <pic:cNvPr id="1512541291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30932,57 +30932,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429684762" name="Picture">
+                  <wp:docPr id="1971688521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429684762" name="Picture"/>
+                          <pic:cNvPr id="1971688521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31930,57 +31930,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046807444" name="Picture">
+                  <wp:docPr id="432476412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046807444" name="Picture"/>
+                          <pic:cNvPr id="432476412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32033,57 +32033,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088050727" name="Picture">
+                  <wp:docPr id="1795056784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088050727" name="Picture"/>
+                          <pic:cNvPr id="1795056784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33410,57 +33410,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486078247" name="Picture">
+                  <wp:docPr id="1349522253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486078247" name="Picture"/>
+                          <pic:cNvPr id="1349522253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34553,57 +34553,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1445053691" name="Picture">
+                        <wp:docPr id="1583974659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1445053691" name="Picture"/>
+                                <pic:cNvPr id="1583974659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35774,57 +35774,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230375639" name="Picture">
+                  <wp:docPr id="240325624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230375639" name="Picture"/>
+                          <pic:cNvPr id="240325624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35845,57 +35845,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136571975" name="Picture">
+                  <wp:docPr id="1577654170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136571975" name="Picture"/>
+                          <pic:cNvPr id="1577654170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36259,57 +36259,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770103934" name="Picture">
+                  <wp:docPr id="527371646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770103934" name="Picture"/>
+                          <pic:cNvPr id="527371646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>