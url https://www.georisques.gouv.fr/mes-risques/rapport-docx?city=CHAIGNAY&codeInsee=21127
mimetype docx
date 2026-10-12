--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957562795" name="Picture">
+                  <wp:docPr id="1862666778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957562795" name="Picture"/>
+                          <pic:cNvPr id="1862666778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2129609121" name="Picture">
+                  <wp:docPr id="1502231533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2129609121" name="Picture"/>
+                          <pic:cNvPr id="1502231533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1462989137" name="Picture">
+                        <wp:docPr id="934652289" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1462989137" name="Picture"/>
+                                <pic:cNvPr id="934652289" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578576472" name="Picture">
+                  <wp:docPr id="248434108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578576472" name="Picture"/>
+                          <pic:cNvPr id="248434108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417096642" name="Picture">
+                  <wp:docPr id="736297840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417096642" name="Picture"/>
+                          <pic:cNvPr id="736297840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963314150" name="Picture">
+                  <wp:docPr id="1448726609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963314150" name="Picture"/>
+                          <pic:cNvPr id="1448726609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="685136050" name="Picture">
+                  <wp:docPr id="1335149107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="685136050" name="Picture"/>
+                          <pic:cNvPr id="1335149107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523916564" name="Picture">
+                  <wp:docPr id="1229295862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523916564" name="Picture"/>
+                          <pic:cNvPr id="1229295862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1014078713" name="Picture">
+                        <wp:docPr id="389726533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1014078713" name="Picture"/>
+                                <pic:cNvPr id="389726533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="10596222" name="Picture">
+                        <wp:docPr id="1849520361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="10596222" name="Picture"/>
+                                <pic:cNvPr id="1849520361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1422539537" name="Picture">
+                        <wp:docPr id="1600879946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1422539537" name="Picture"/>
+                                <pic:cNvPr id="1600879946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="394837402" name="Picture">
+                        <wp:docPr id="1111293694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="394837402" name="Picture"/>
+                                <pic:cNvPr id="1111293694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="140142662" name="Picture">
+                        <wp:docPr id="452786980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="140142662" name="Picture"/>
+                                <pic:cNvPr id="452786980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="134358794" name="Picture">
+                        <wp:docPr id="401599073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="134358794" name="Picture"/>
+                                <pic:cNvPr id="401599073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="613675224" name="Picture">
+                        <wp:docPr id="2086045277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="613675224" name="Picture"/>
+                                <pic:cNvPr id="2086045277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="38054419" name="Picture">
+                        <wp:docPr id="1053650528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="38054419" name="Picture"/>
+                                <pic:cNvPr id="1053650528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="743813727" name="Picture">
+                        <wp:docPr id="345117392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="743813727" name="Picture"/>
+                                <pic:cNvPr id="345117392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="946635383" name="Picture">
+                        <wp:docPr id="287068986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="946635383" name="Picture"/>
+                                <pic:cNvPr id="287068986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="81996316" name="Picture">
+                        <wp:docPr id="1792480469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="81996316" name="Picture"/>
+                                <pic:cNvPr id="1792480469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1432654930" name="Picture">
+                        <wp:docPr id="884088482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1432654930" name="Picture"/>
+                                <pic:cNvPr id="884088482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11082,1660 +11082,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="560"/>
-[...1608 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="6580"/>
+          <w:trHeight w:hRule="exact" w:val="8480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -13271,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243432513" name="Picture">
+                  <wp:docPr id="1630327653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243432513" name="Picture"/>
+                          <pic:cNvPr id="1630327653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9725568" name="Picture">
+                  <wp:docPr id="536263529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9725568" name="Picture"/>
+                          <pic:cNvPr id="536263529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832272264" name="Picture">
+                  <wp:docPr id="236707724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832272264" name="Picture"/>
+                          <pic:cNvPr id="236707724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078388296" name="Picture">
+                  <wp:docPr id="2007520862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078388296" name="Picture"/>
+                          <pic:cNvPr id="2007520862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822951602" name="Picture">
+                  <wp:docPr id="1067569104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822951602" name="Picture"/>
+                          <pic:cNvPr id="1067569104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258697122" name="Picture">
+                  <wp:docPr id="2077888897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258697122" name="Picture"/>
+                          <pic:cNvPr id="2077888897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1274776488" name="Picture">
+                        <wp:docPr id="1260209411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1274776488" name="Picture"/>
+                                <pic:cNvPr id="1260209411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="238479901" name="Picture">
+                  <wp:docPr id="181222108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="238479901" name="Picture"/>
+                          <pic:cNvPr id="181222108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063315246" name="Picture">
+                  <wp:docPr id="937227739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063315246" name="Picture"/>
+                          <pic:cNvPr id="937227739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842008850" name="Picture">
+                  <wp:docPr id="382245758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842008850" name="Picture"/>
+                          <pic:cNvPr id="382245758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195175760" name="Picture">
+                  <wp:docPr id="1596764866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195175760" name="Picture"/>
+                          <pic:cNvPr id="1596764866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94706339" name="Picture">
+                  <wp:docPr id="296881195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94706339" name="Picture"/>
+                          <pic:cNvPr id="296881195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1147128082" name="Picture">
+                  <wp:docPr id="915139354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1147128082" name="Picture"/>
+                          <pic:cNvPr id="915139354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1573103595" name="Picture">
+                        <wp:docPr id="1472972522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1573103595" name="Picture"/>
+                                <pic:cNvPr id="1472972522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743712792" name="Picture">
+                  <wp:docPr id="1055994930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743712792" name="Picture"/>
+                          <pic:cNvPr id="1055994930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235201447" name="Picture">
+                  <wp:docPr id="1062421222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235201447" name="Picture"/>
+                          <pic:cNvPr id="1062421222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715119875" name="Picture">
+                  <wp:docPr id="1185993497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715119875" name="Picture"/>
+                          <pic:cNvPr id="1185993497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060792233" name="Picture">
+                  <wp:docPr id="2139209672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060792233" name="Picture"/>
+                          <pic:cNvPr id="2139209672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885333329" name="Picture">
+                  <wp:docPr id="344169798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885333329" name="Picture"/>
+                          <pic:cNvPr id="344169798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385538584" name="Picture">
+                  <wp:docPr id="1596937394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385538584" name="Picture"/>
+                          <pic:cNvPr id="1596937394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1027222741" name="Picture">
+                        <wp:docPr id="253667473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1027222741" name="Picture"/>
+                                <pic:cNvPr id="253667473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123088910" name="Picture">
+                  <wp:docPr id="716302084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123088910" name="Picture"/>
+                          <pic:cNvPr id="716302084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653389872" name="Picture">
+                  <wp:docPr id="151063189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653389872" name="Picture"/>
+                          <pic:cNvPr id="151063189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093808723" name="Picture">
+                  <wp:docPr id="52424825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093808723" name="Picture"/>
+                          <pic:cNvPr id="52424825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950494352" name="Picture">
+                  <wp:docPr id="617100366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950494352" name="Picture"/>
+                          <pic:cNvPr id="617100366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280524415" name="Picture">
+                  <wp:docPr id="530919094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280524415" name="Picture"/>
+                          <pic:cNvPr id="530919094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41129517" name="Picture">
+                  <wp:docPr id="2057876923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41129517" name="Picture"/>
+                          <pic:cNvPr id="2057876923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1150453221" name="Picture">
+                        <wp:docPr id="1624752018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1150453221" name="Picture"/>
+                                <pic:cNvPr id="1624752018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36059,71 +34450,59 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
-        <w:gridCol w:w="20"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="40"/>
+        <w:gridCol w:w="400"/>
         <w:gridCol w:w="1600"/>
-        <w:gridCol w:w="680"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="800"/>
+        <w:gridCol w:w="2800"/>
+        <w:gridCol w:w="2180"/>
         <w:gridCol w:w="220"/>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
-        <w:gridCol w:w="1780"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="2580"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="JR_PAGE_ANCHOR_0_7"/>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -36188,334 +34567,181 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...106 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
-        <w:tc>
-[...25 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330990784" name="Picture">
+                  <wp:docPr id="1609423710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330990784" name="Picture"/>
+                          <pic:cNvPr id="1609423710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...17 lines deleted...]
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138202367" name="Picture">
+                  <wp:docPr id="1681849505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138202367" name="Picture"/>
+                          <pic:cNvPr id="1681849505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36541,307 +34767,189 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...34 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="680"/>
         </w:trPr>
-        <w:tc>
-[...25 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...17 lines deleted...]
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000091"/>
                 <w:sz w:val="16"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">21120 Chaignay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...7 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="40"/>
         </w:trPr>
-        <w:tc>
-[...25 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
@@ -36889,265 +34997,165 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...44 lines deleted...]
-            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...7 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="540"/>
         </w:trPr>
-        <w:tc>
-[...25 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...17 lines deleted...]
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815862448" name="Picture">
+                  <wp:docPr id="576616524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815862448" name="Picture"/>
+                          <pic:cNvPr id="576616524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37157,2527 +35165,328 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...7 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="40"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1077 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="4"/>
-[...70 lines deleted...]
-          <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="20"/>
+          <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
-[...89 lines deleted...]
-          </w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="100"/>
+          <w:trHeight w:hRule="exact" w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...34 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:gridSpan w:val="9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000091"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...79 lines deleted...]
-     </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="700"/>
+          <w:trHeight w:hRule="exact" w:val="13680"/>
         </w:trPr>
-        <w:tc>
-[...879 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -39738,955 +35547,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="220"/>
         </w:trPr>
-        <w:tc>
-[...903 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -40718,2404 +35622,78 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="5"/>
-[...2287 lines deleted...]
-          <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
-              <w:jc w:val="right"/>
-[...26 lines deleted...]
-              <w:ind/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...7 lines deleted...]
-    </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="header1"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="400" w:right="400" w:bottom="40" w:left="400" w:header="0" w:footer="0" w:gutter="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
  </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -43281,124 +35859,94 @@
       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Table 1_CH">
     <w:name w:val="Table 1_CH"/>
     <w:qFormat/>
     <w:basedOn w:val="Style1"/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Table 1_TD">
     <w:name w:val="Table 1_TD"/>
     <w:qFormat/>
     <w:basedOn w:val="Style1"/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="rowBase">
-[...22 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
  <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
- <Relationship Id="img_0_1_11_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_1.png"/>
-[...1 lines deleted...]
- <Relationship Id="img_0_1_11_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
  <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
  <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13.jpg"/>
  <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_4_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14.jpg"/>
  <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_13.png"/>
  <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
  <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
  <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.png"/>
  <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
- <Relationship Id="img_0_6_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13.jpg"/>
-[...1 lines deleted...]
- <Relationship Id="img_0_6_12.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
 </coreProperties>