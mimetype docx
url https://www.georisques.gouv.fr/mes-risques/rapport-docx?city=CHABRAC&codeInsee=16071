--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381334410" name="Picture">
+                  <wp:docPr id="582924143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381334410" name="Picture"/>
+                          <pic:cNvPr id="582924143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1188770266" name="Picture">
+                  <wp:docPr id="1768805796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1188770266" name="Picture"/>
+                          <pic:cNvPr id="1768805796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2092139689" name="Picture">
+                        <wp:docPr id="395107872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2092139689" name="Picture"/>
+                                <pic:cNvPr id="395107872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="939946817" name="Picture">
+                  <wp:docPr id="2049042659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="939946817" name="Picture"/>
+                          <pic:cNvPr id="2049042659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="154957623" name="Picture">
+                  <wp:docPr id="1096461784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="154957623" name="Picture"/>
+                          <pic:cNvPr id="1096461784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413343537" name="Picture">
+                  <wp:docPr id="372825806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413343537" name="Picture"/>
+                          <pic:cNvPr id="372825806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052528403" name="Picture">
+                  <wp:docPr id="1988858745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052528403" name="Picture"/>
+                          <pic:cNvPr id="1988858745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612246860" name="Picture">
+                  <wp:docPr id="119343246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612246860" name="Picture"/>
+                          <pic:cNvPr id="119343246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="769569208" name="Picture">
+                        <wp:docPr id="893893504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="769569208" name="Picture"/>
+                                <pic:cNvPr id="893893504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="570167283" name="Picture">
+                        <wp:docPr id="308038388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="570167283" name="Picture"/>
+                                <pic:cNvPr id="308038388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="834277592" name="Picture">
+                        <wp:docPr id="564006091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="834277592" name="Picture"/>
+                                <pic:cNvPr id="564006091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="108290019" name="Picture">
+                        <wp:docPr id="1474050379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="108290019" name="Picture"/>
+                                <pic:cNvPr id="1474050379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1525391965" name="Picture">
+                        <wp:docPr id="837287132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1525391965" name="Picture"/>
+                                <pic:cNvPr id="837287132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="731707209" name="Picture">
+                        <wp:docPr id="1591027860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="731707209" name="Picture"/>
+                                <pic:cNvPr id="1591027860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1470130153" name="Picture">
+                        <wp:docPr id="1295559991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1470130153" name="Picture"/>
+                                <pic:cNvPr id="1295559991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1741245725" name="Picture">
+                        <wp:docPr id="370196795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1741245725" name="Picture"/>
+                                <pic:cNvPr id="370196795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="600608626" name="Picture">
+                        <wp:docPr id="1679860352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="600608626" name="Picture"/>
+                                <pic:cNvPr id="1679860352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1276837102" name="Picture">
+                        <wp:docPr id="1418727766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1276837102" name="Picture"/>
+                                <pic:cNvPr id="1418727766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1355188462" name="Picture">
+                        <wp:docPr id="1252991461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1355188462" name="Picture"/>
+                                <pic:cNvPr id="1252991461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2021286533" name="Picture">
+                        <wp:docPr id="766718241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2021286533" name="Picture"/>
+                                <pic:cNvPr id="766718241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="468904357" name="Picture">
+                        <wp:docPr id="464659613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="468904357" name="Picture"/>
+                                <pic:cNvPr id="464659613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2146077719" name="Picture">
+                        <wp:docPr id="1938871298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2146077719" name="Picture"/>
+                                <pic:cNvPr id="1938871298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1775718784" name="Picture">
+                        <wp:docPr id="1804719601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1775718784" name="Picture"/>
+                                <pic:cNvPr id="1804719601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="96512822" name="Picture">
+                        <wp:docPr id="2099339713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="96512822" name="Picture"/>
+                                <pic:cNvPr id="2099339713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="590769400" name="Picture">
+                        <wp:docPr id="88356693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="590769400" name="Picture"/>
+                                <pic:cNvPr id="88356693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1751150241" name="Picture">
+                        <wp:docPr id="90749633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1751150241" name="Picture"/>
+                                <pic:cNvPr id="90749633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179121482" name="Picture">
+                  <wp:docPr id="254965361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179121482" name="Picture"/>
+                          <pic:cNvPr id="254965361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964800318" name="Picture">
+                  <wp:docPr id="1312006320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964800318" name="Picture"/>
+                          <pic:cNvPr id="1312006320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364989619" name="Picture">
+                  <wp:docPr id="827254252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364989619" name="Picture"/>
+                          <pic:cNvPr id="827254252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652356824" name="Picture">
+                  <wp:docPr id="240206486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652356824" name="Picture"/>
+                          <pic:cNvPr id="240206486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734338944" name="Picture">
+                  <wp:docPr id="1914378218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734338944" name="Picture"/>
+                          <pic:cNvPr id="1914378218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741659016" name="Picture">
+                  <wp:docPr id="2096925691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741659016" name="Picture"/>
+                          <pic:cNvPr id="2096925691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1685198473" name="Picture">
+                        <wp:docPr id="753766930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1685198473" name="Picture"/>
+                                <pic:cNvPr id="753766930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972608734" name="Picture">
+                  <wp:docPr id="1811740591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972608734" name="Picture"/>
+                          <pic:cNvPr id="1811740591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106144436" name="Picture">
+                  <wp:docPr id="1464284113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106144436" name="Picture"/>
+                          <pic:cNvPr id="1464284113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895286366" name="Picture">
+                  <wp:docPr id="393889321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895286366" name="Picture"/>
+                          <pic:cNvPr id="393889321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445586877" name="Picture">
+                  <wp:docPr id="795287928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445586877" name="Picture"/>
+                          <pic:cNvPr id="795287928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1825302174" name="Picture">
+                  <wp:docPr id="1092177711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1825302174" name="Picture"/>
+                          <pic:cNvPr id="1092177711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702346354" name="Picture">
+                  <wp:docPr id="1596358522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702346354" name="Picture"/>
+                          <pic:cNvPr id="1596358522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="383678931" name="Picture">
+                        <wp:docPr id="753948670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="383678931" name="Picture"/>
+                                <pic:cNvPr id="753948670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1901581377" name="Picture">
+                        <wp:docPr id="2070608109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1901581377" name="Picture"/>
+                                <pic:cNvPr id="2070608109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346176345" name="Picture">
+                  <wp:docPr id="1426792409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346176345" name="Picture"/>
+                          <pic:cNvPr id="1426792409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397945250" name="Picture">
+                  <wp:docPr id="157572848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397945250" name="Picture"/>
+                          <pic:cNvPr id="157572848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864556345" name="Picture">
+                  <wp:docPr id="1687944917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864556345" name="Picture"/>
+                          <pic:cNvPr id="1687944917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832998527" name="Picture">
+                  <wp:docPr id="1265760625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832998527" name="Picture"/>
+                          <pic:cNvPr id="1265760625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206765930" name="Picture">
+                  <wp:docPr id="328098366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206765930" name="Picture"/>
+                          <pic:cNvPr id="328098366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="441956975" name="Picture">
+                  <wp:docPr id="174715155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="441956975" name="Picture"/>
+                          <pic:cNvPr id="174715155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2012357918" name="Picture">
+                        <wp:docPr id="2050451599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2012357918" name="Picture"/>
+                                <pic:cNvPr id="2050451599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355902285" name="Picture">
+                  <wp:docPr id="1066659763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355902285" name="Picture"/>
+                          <pic:cNvPr id="1066659763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095567368" name="Picture">
+                  <wp:docPr id="1647836382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095567368" name="Picture"/>
+                          <pic:cNvPr id="1647836382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23190952" name="Picture">
+                  <wp:docPr id="777825997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23190952" name="Picture"/>
+                          <pic:cNvPr id="777825997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026727361" name="Picture">
+                  <wp:docPr id="1082021736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026727361" name="Picture"/>
+                          <pic:cNvPr id="1082021736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952344378" name="Picture">
+                  <wp:docPr id="1235338648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952344378" name="Picture"/>
+                          <pic:cNvPr id="1235338648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957401176" name="Picture">
+                  <wp:docPr id="2068073069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957401176" name="Picture"/>
+                          <pic:cNvPr id="2068073069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1458100125" name="Picture">
+                        <wp:docPr id="1234804129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1458100125" name="Picture"/>
+                                <pic:cNvPr id="1234804129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770362640" name="Picture">
+                  <wp:docPr id="282567133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770362640" name="Picture"/>
+                          <pic:cNvPr id="282567133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20154109" name="Picture">
+                  <wp:docPr id="1518292050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20154109" name="Picture"/>
+                          <pic:cNvPr id="1518292050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2040730743" name="Picture">
+                  <wp:docPr id="35703885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2040730743" name="Picture"/>
+                          <pic:cNvPr id="35703885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47517860" name="Picture">
+                  <wp:docPr id="6840848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47517860" name="Picture"/>
+                          <pic:cNvPr id="6840848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955806242" name="Picture">
+                  <wp:docPr id="879283525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955806242" name="Picture"/>
+                          <pic:cNvPr id="879283525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399953447" name="Picture">
+                  <wp:docPr id="1371726623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399953447" name="Picture"/>
+                          <pic:cNvPr id="1371726623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943471698" name="Picture">
+                  <wp:docPr id="624572629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943471698" name="Picture"/>
+                          <pic:cNvPr id="624572629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423258756" name="Picture">
+                  <wp:docPr id="1671884150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423258756" name="Picture"/>
+                          <pic:cNvPr id="1671884150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401433617" name="Picture">
+                  <wp:docPr id="1356005811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401433617" name="Picture"/>
+                          <pic:cNvPr id="1356005811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="742739288" name="Picture">
+                  <wp:docPr id="685550530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="742739288" name="Picture"/>
+                          <pic:cNvPr id="685550530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400041121" name="Picture">
+                  <wp:docPr id="295110125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400041121" name="Picture"/>
+                          <pic:cNvPr id="295110125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287952515" name="Picture">
+                  <wp:docPr id="1663288574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287952515" name="Picture"/>
+                          <pic:cNvPr id="1663288574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223882074" name="Picture">
+                  <wp:docPr id="965363026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223882074" name="Picture"/>
+                          <pic:cNvPr id="965363026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638875506" name="Picture">
+                  <wp:docPr id="1655309963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638875506" name="Picture"/>
+                          <pic:cNvPr id="1655309963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165437088" name="Picture">
+                  <wp:docPr id="525579044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165437088" name="Picture"/>
+                          <pic:cNvPr id="525579044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>