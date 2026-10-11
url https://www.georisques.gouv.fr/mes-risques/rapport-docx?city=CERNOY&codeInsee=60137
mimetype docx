--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956684321" name="Picture">
+                  <wp:docPr id="425263205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956684321" name="Picture"/>
+                          <pic:cNvPr id="425263205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1725049256" name="Picture">
+                  <wp:docPr id="1919116608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1725049256" name="Picture"/>
+                          <pic:cNvPr id="1919116608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1979871305" name="Picture">
+                        <wp:docPr id="2068913325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1979871305" name="Picture"/>
+                                <pic:cNvPr id="2068913325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117985494" name="Picture">
+                  <wp:docPr id="2021897599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117985494" name="Picture"/>
+                          <pic:cNvPr id="2021897599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743123434" name="Picture">
+                  <wp:docPr id="336618721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743123434" name="Picture"/>
+                          <pic:cNvPr id="336618721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634189631" name="Picture">
+                  <wp:docPr id="1016012527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634189631" name="Picture"/>
+                          <pic:cNvPr id="1016012527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886978759" name="Picture">
+                  <wp:docPr id="915138257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886978759" name="Picture"/>
+                          <pic:cNvPr id="915138257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797588554" name="Picture">
+                  <wp:docPr id="389371103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797588554" name="Picture"/>
+                          <pic:cNvPr id="389371103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="554801394" name="Picture">
+                        <wp:docPr id="1083041350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="554801394" name="Picture"/>
+                                <pic:cNvPr id="1083041350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="539771197" name="Picture">
+                        <wp:docPr id="285746230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="539771197" name="Picture"/>
+                                <pic:cNvPr id="285746230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1781156425" name="Picture">
+                        <wp:docPr id="1198603414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1781156425" name="Picture"/>
+                                <pic:cNvPr id="1198603414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2089959865" name="Picture">
+                        <wp:docPr id="1579169546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2089959865" name="Picture"/>
+                                <pic:cNvPr id="1579169546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="824523117" name="Picture">
+                        <wp:docPr id="684963518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="824523117" name="Picture"/>
+                                <pic:cNvPr id="684963518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="636075534" name="Picture">
+                        <wp:docPr id="211210523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="636075534" name="Picture"/>
+                                <pic:cNvPr id="211210523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1312683459" name="Picture">
+                        <wp:docPr id="310891952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1312683459" name="Picture"/>
+                                <pic:cNvPr id="310891952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1469393520" name="Picture">
+                        <wp:docPr id="1122083604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1469393520" name="Picture"/>
+                                <pic:cNvPr id="1122083604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="24601583" name="Picture">
+                        <wp:docPr id="2113702305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="24601583" name="Picture"/>
+                                <pic:cNvPr id="2113702305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="340370652" name="Picture">
+                        <wp:docPr id="330442364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="340370652" name="Picture"/>
+                                <pic:cNvPr id="330442364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="354810631" name="Picture">
+                        <wp:docPr id="1225388259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="354810631" name="Picture"/>
+                                <pic:cNvPr id="1225388259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1217350049" name="Picture">
+                        <wp:docPr id="1912826405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1217350049" name="Picture"/>
+                                <pic:cNvPr id="1912826405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="895367122" name="Picture">
+                        <wp:docPr id="554688051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="895367122" name="Picture"/>
+                                <pic:cNvPr id="554688051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1369112966" name="Picture">
+                        <wp:docPr id="1790821701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1369112966" name="Picture"/>
+                                <pic:cNvPr id="1790821701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1945726939" name="Picture">
+                        <wp:docPr id="1044083343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1945726939" name="Picture"/>
+                                <pic:cNvPr id="1044083343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348156026" name="Picture">
+                  <wp:docPr id="476313540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348156026" name="Picture"/>
+                          <pic:cNvPr id="476313540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346679636" name="Picture">
+                  <wp:docPr id="1872369462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346679636" name="Picture"/>
+                          <pic:cNvPr id="1872369462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711858242" name="Picture">
+                  <wp:docPr id="1131713618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711858242" name="Picture"/>
+                          <pic:cNvPr id="1131713618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673008949" name="Picture">
+                  <wp:docPr id="931389084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673008949" name="Picture"/>
+                          <pic:cNvPr id="931389084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468126268" name="Picture">
+                  <wp:docPr id="911604672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468126268" name="Picture"/>
+                          <pic:cNvPr id="911604672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="552427942" name="Picture">
+                  <wp:docPr id="799019907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="552427942" name="Picture"/>
+                          <pic:cNvPr id="799019907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="704180104" name="Picture">
+                        <wp:docPr id="1033474769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="704180104" name="Picture"/>
+                                <pic:cNvPr id="1033474769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1065381686" name="Picture">
+                  <wp:docPr id="196532795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1065381686" name="Picture"/>
+                          <pic:cNvPr id="196532795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525459012" name="Picture">
+                  <wp:docPr id="925011005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525459012" name="Picture"/>
+                          <pic:cNvPr id="925011005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908143753" name="Picture">
+                  <wp:docPr id="1180471058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908143753" name="Picture"/>
+                          <pic:cNvPr id="1180471058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714848733" name="Picture">
+                  <wp:docPr id="999326361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714848733" name="Picture"/>
+                          <pic:cNvPr id="999326361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037177841" name="Picture">
+                  <wp:docPr id="311588814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037177841" name="Picture"/>
+                          <pic:cNvPr id="311588814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729914962" name="Picture">
+                  <wp:docPr id="341561662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729914962" name="Picture"/>
+                          <pic:cNvPr id="341561662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="140970902" name="Picture">
+                        <wp:docPr id="1558698798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="140970902" name="Picture"/>
+                                <pic:cNvPr id="1558698798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268510456" name="Picture">
+                  <wp:docPr id="937693256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268510456" name="Picture"/>
+                          <pic:cNvPr id="937693256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036898527" name="Picture">
+                  <wp:docPr id="660507344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036898527" name="Picture"/>
+                          <pic:cNvPr id="660507344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083334269" name="Picture">
+                  <wp:docPr id="826477638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083334269" name="Picture"/>
+                          <pic:cNvPr id="826477638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040799436" name="Picture">
+                  <wp:docPr id="553165137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040799436" name="Picture"/>
+                          <pic:cNvPr id="553165137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434903798" name="Picture">
+                  <wp:docPr id="1000009449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434903798" name="Picture"/>
+                          <pic:cNvPr id="1000009449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049687563" name="Picture">
+                  <wp:docPr id="1284562107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049687563" name="Picture"/>
+                          <pic:cNvPr id="1284562107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949236831" name="Picture">
+                  <wp:docPr id="1057227991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949236831" name="Picture"/>
+                          <pic:cNvPr id="1057227991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471564510" name="Picture">
+                  <wp:docPr id="1975218824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471564510" name="Picture"/>
+                          <pic:cNvPr id="1975218824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439421585" name="Picture">
+                  <wp:docPr id="1509236983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439421585" name="Picture"/>
+                          <pic:cNvPr id="1509236983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189328203" name="Picture">
+                  <wp:docPr id="356655537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189328203" name="Picture"/>
+                          <pic:cNvPr id="356655537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861231578" name="Picture">
+                  <wp:docPr id="2125084416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861231578" name="Picture"/>
+                          <pic:cNvPr id="2125084416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491855391" name="Picture">
+                  <wp:docPr id="652114918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491855391" name="Picture"/>
+                          <pic:cNvPr id="652114918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1865949782" name="Picture">
+                        <wp:docPr id="1493739971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1865949782" name="Picture"/>
+                                <pic:cNvPr id="1493739971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746179262" name="Picture">
+                  <wp:docPr id="215808079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746179262" name="Picture"/>
+                          <pic:cNvPr id="215808079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149922849" name="Picture">
+                  <wp:docPr id="536658132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149922849" name="Picture"/>
+                          <pic:cNvPr id="536658132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093536231" name="Picture">
+                  <wp:docPr id="1632666484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093536231" name="Picture"/>
+                          <pic:cNvPr id="1632666484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623141437" name="Picture">
+                  <wp:docPr id="616027903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623141437" name="Picture"/>
+                          <pic:cNvPr id="616027903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620073848" name="Picture">
+                  <wp:docPr id="1535031744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620073848" name="Picture"/>
+                          <pic:cNvPr id="1535031744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614794267" name="Picture">
+                  <wp:docPr id="66250575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614794267" name="Picture"/>
+                          <pic:cNvPr id="66250575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="867042728" name="Picture">
+                        <wp:docPr id="1550716443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="867042728" name="Picture"/>
+                                <pic:cNvPr id="1550716443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547811541" name="Picture">
+                  <wp:docPr id="2098572468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547811541" name="Picture"/>
+                          <pic:cNvPr id="2098572468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355667578" name="Picture">
+                  <wp:docPr id="1563678673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355667578" name="Picture"/>
+                          <pic:cNvPr id="1563678673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1704953331" name="Picture">
+                  <wp:docPr id="1197802944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1704953331" name="Picture"/>
+                          <pic:cNvPr id="1197802944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348404358" name="Picture">
+                  <wp:docPr id="98720611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348404358" name="Picture"/>
+                          <pic:cNvPr id="98720611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44492,57 +44492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428455610" name="Picture">
+                  <wp:docPr id="1185716561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428455610" name="Picture"/>
+                          <pic:cNvPr id="1185716561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099301" name="Picture">
+                  <wp:docPr id="688447297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099301" name="Picture"/>
+                          <pic:cNvPr id="688447297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>