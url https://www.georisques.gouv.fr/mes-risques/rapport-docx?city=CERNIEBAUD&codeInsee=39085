--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080314107" name="Picture">
+                  <wp:docPr id="337759987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080314107" name="Picture"/>
+                          <pic:cNvPr id="337759987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296926807" name="Picture">
+                  <wp:docPr id="302239875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296926807" name="Picture"/>
+                          <pic:cNvPr id="302239875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1490331823" name="Picture">
+                        <wp:docPr id="172800635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1490331823" name="Picture"/>
+                                <pic:cNvPr id="172800635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878329510" name="Picture">
+                  <wp:docPr id="685446154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878329510" name="Picture"/>
+                          <pic:cNvPr id="685446154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721690768" name="Picture">
+                  <wp:docPr id="1009693304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721690768" name="Picture"/>
+                          <pic:cNvPr id="1009693304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124792962" name="Picture">
+                  <wp:docPr id="2088699265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124792962" name="Picture"/>
+                          <pic:cNvPr id="2088699265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1062196764" name="Picture">
+                  <wp:docPr id="2072955012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1062196764" name="Picture"/>
+                          <pic:cNvPr id="2072955012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422156912" name="Picture">
+                  <wp:docPr id="1897133496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422156912" name="Picture"/>
+                          <pic:cNvPr id="1897133496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1438870764" name="Picture">
+                        <wp:docPr id="1801506595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1438870764" name="Picture"/>
+                                <pic:cNvPr id="1801506595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="254647246" name="Picture">
+                        <wp:docPr id="1563820098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="254647246" name="Picture"/>
+                                <pic:cNvPr id="1563820098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="790718732" name="Picture">
+                        <wp:docPr id="970822721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="790718732" name="Picture"/>
+                                <pic:cNvPr id="970822721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1035350008" name="Picture">
+                        <wp:docPr id="360644220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1035350008" name="Picture"/>
+                                <pic:cNvPr id="360644220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="754381452" name="Picture">
+                        <wp:docPr id="124874351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="754381452" name="Picture"/>
+                                <pic:cNvPr id="124874351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1734584044" name="Picture">
+                        <wp:docPr id="1985466693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1734584044" name="Picture"/>
+                                <pic:cNvPr id="1985466693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1855490246" name="Picture">
+                        <wp:docPr id="2095953063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1855490246" name="Picture"/>
+                                <pic:cNvPr id="2095953063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="13425081" name="Picture">
+                        <wp:docPr id="986698558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="13425081" name="Picture"/>
+                                <pic:cNvPr id="986698558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="600063131" name="Picture">
+                        <wp:docPr id="207331259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="600063131" name="Picture"/>
+                                <pic:cNvPr id="207331259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1046441972" name="Picture">
+                        <wp:docPr id="496666737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1046441972" name="Picture"/>
+                                <pic:cNvPr id="496666737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="536755803" name="Picture">
+                        <wp:docPr id="695093692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="536755803" name="Picture"/>
+                                <pic:cNvPr id="695093692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1848075940" name="Picture">
+                        <wp:docPr id="1594246563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1848075940" name="Picture"/>
+                                <pic:cNvPr id="1594246563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="619338275" name="Picture">
+                        <wp:docPr id="923007878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="619338275" name="Picture"/>
+                                <pic:cNvPr id="923007878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="743859232" name="Picture">
+                        <wp:docPr id="1687774131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="743859232" name="Picture"/>
+                                <pic:cNvPr id="1687774131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1326300226" name="Picture">
+                        <wp:docPr id="1272722233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1326300226" name="Picture"/>
+                                <pic:cNvPr id="1272722233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394175140" name="Picture">
+                  <wp:docPr id="1178670104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394175140" name="Picture"/>
+                          <pic:cNvPr id="1178670104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1590689482" name="Picture">
+                  <wp:docPr id="1590788084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1590689482" name="Picture"/>
+                          <pic:cNvPr id="1590788084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070347938" name="Picture">
+                  <wp:docPr id="2018916797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070347938" name="Picture"/>
+                          <pic:cNvPr id="2018916797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069517078" name="Picture">
+                  <wp:docPr id="393193733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069517078" name="Picture"/>
+                          <pic:cNvPr id="393193733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411620848" name="Picture">
+                  <wp:docPr id="488178151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411620848" name="Picture"/>
+                          <pic:cNvPr id="488178151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570964318" name="Picture">
+                  <wp:docPr id="594830629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570964318" name="Picture"/>
+                          <pic:cNvPr id="594830629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1479687165" name="Picture">
+                        <wp:docPr id="82394751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1479687165" name="Picture"/>
+                                <pic:cNvPr id="82394751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131648733" name="Picture">
+                  <wp:docPr id="1821074758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131648733" name="Picture"/>
+                          <pic:cNvPr id="1821074758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933749357" name="Picture">
+                  <wp:docPr id="1769391486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933749357" name="Picture"/>
+                          <pic:cNvPr id="1769391486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988191787" name="Picture">
+                  <wp:docPr id="606147817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988191787" name="Picture"/>
+                          <pic:cNvPr id="606147817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571230763" name="Picture">
+                  <wp:docPr id="2063760142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571230763" name="Picture"/>
+                          <pic:cNvPr id="2063760142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16475" name="Picture">
+                  <wp:docPr id="1557305026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16475" name="Picture"/>
+                          <pic:cNvPr id="1557305026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56581967" name="Picture">
+                  <wp:docPr id="1594163921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56581967" name="Picture"/>
+                          <pic:cNvPr id="1594163921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1813630854" name="Picture">
+                        <wp:docPr id="951336611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1813630854" name="Picture"/>
+                                <pic:cNvPr id="951336611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1570147754" name="Picture">
+                        <wp:docPr id="316950158" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1570147754" name="Picture"/>
+                                <pic:cNvPr id="316950158" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961810994" name="Picture">
+                  <wp:docPr id="254045606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961810994" name="Picture"/>
+                          <pic:cNvPr id="254045606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="755149311" name="Picture">
+                  <wp:docPr id="1072390809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="755149311" name="Picture"/>
+                          <pic:cNvPr id="1072390809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1093201435" name="Picture">
+                  <wp:docPr id="943979903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1093201435" name="Picture"/>
+                          <pic:cNvPr id="943979903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276610826" name="Picture">
+                  <wp:docPr id="1443766313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276610826" name="Picture"/>
+                          <pic:cNvPr id="1443766313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525697024" name="Picture">
+                  <wp:docPr id="87482724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525697024" name="Picture"/>
+                          <pic:cNvPr id="87482724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944051821" name="Picture">
+                  <wp:docPr id="1731607774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944051821" name="Picture"/>
+                          <pic:cNvPr id="1731607774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31921,57 +31921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911738988" name="Picture">
+                  <wp:docPr id="311804981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911738988" name="Picture"/>
+                          <pic:cNvPr id="311804981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32010,57 +32010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099415223" name="Picture">
+                  <wp:docPr id="1142147701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099415223" name="Picture"/>
+                          <pic:cNvPr id="1142147701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32654,57 +32654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848964795" name="Picture">
+                  <wp:docPr id="1607809886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848964795" name="Picture"/>
+                          <pic:cNvPr id="1607809886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33652,57 +33652,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311298471" name="Picture">
+                  <wp:docPr id="1495737571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311298471" name="Picture"/>
+                          <pic:cNvPr id="1495737571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33755,57 +33755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413809126" name="Picture">
+                  <wp:docPr id="628198139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413809126" name="Picture"/>
+                          <pic:cNvPr id="628198139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35132,57 +35132,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135258727" name="Picture">
+                  <wp:docPr id="1221495071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135258727" name="Picture"/>
+                          <pic:cNvPr id="1221495071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36275,57 +36275,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2001310845" name="Picture">
+                        <wp:docPr id="705428344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2001310845" name="Picture"/>
+                                <pic:cNvPr id="705428344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37636,57 +37636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="594227901" name="Picture">
+                  <wp:docPr id="380705111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="594227901" name="Picture"/>
+                          <pic:cNvPr id="380705111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37725,57 +37725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949028698" name="Picture">
+                  <wp:docPr id="2025546658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949028698" name="Picture"/>
+                          <pic:cNvPr id="2025546658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38369,57 +38369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711371909" name="Picture">
+                  <wp:docPr id="897968301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711371909" name="Picture"/>
+                          <pic:cNvPr id="897968301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39367,57 +39367,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553595670" name="Picture">
+                  <wp:docPr id="659567976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553595670" name="Picture"/>
+                          <pic:cNvPr id="659567976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39470,57 +39470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193827231" name="Picture">
+                  <wp:docPr id="523677909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193827231" name="Picture"/>
+                          <pic:cNvPr id="523677909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40847,57 +40847,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1854519279" name="Picture">
+                  <wp:docPr id="1171269128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1854519279" name="Picture"/>
+                          <pic:cNvPr id="1171269128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41990,57 +41990,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="452980778" name="Picture">
+                        <wp:docPr id="997127032" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="452980778" name="Picture"/>
+                                <pic:cNvPr id="997127032" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43261,57 +43261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673997840" name="Picture">
+                  <wp:docPr id="1818087617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673997840" name="Picture"/>
+                          <pic:cNvPr id="1818087617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43341,57 +43341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187771498" name="Picture">
+                  <wp:docPr id="888122049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187771498" name="Picture"/>
+                          <pic:cNvPr id="888122049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43820,57 +43820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876736066" name="Picture">
+                  <wp:docPr id="910602685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876736066" name="Picture"/>
+                          <pic:cNvPr id="910602685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46941,57 +46941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272335276" name="Picture">
+                  <wp:docPr id="926448370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272335276" name="Picture"/>
+                          <pic:cNvPr id="926448370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47012,57 +47012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164253541" name="Picture">
+                  <wp:docPr id="2127066998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164253541" name="Picture"/>
+                          <pic:cNvPr id="2127066998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47426,57 +47426,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56551606" name="Picture">
+                  <wp:docPr id="2105604683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56551606" name="Picture"/>
+                          <pic:cNvPr id="2105604683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>