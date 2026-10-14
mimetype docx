--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1615151303" name="Picture">
+                  <wp:docPr id="891124211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1615151303" name="Picture"/>
+                          <pic:cNvPr id="891124211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161896870" name="Picture">
+                  <wp:docPr id="570070472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161896870" name="Picture"/>
+                          <pic:cNvPr id="570070472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1546965034" name="Picture">
+                        <wp:docPr id="1449807520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1546965034" name="Picture"/>
+                                <pic:cNvPr id="1449807520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68606507" name="Picture">
+                  <wp:docPr id="1609505042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68606507" name="Picture"/>
+                          <pic:cNvPr id="1609505042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22157706" name="Picture">
+                  <wp:docPr id="928879984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22157706" name="Picture"/>
+                          <pic:cNvPr id="928879984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="142180150" name="Picture">
+                  <wp:docPr id="451599643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="142180150" name="Picture"/>
+                          <pic:cNvPr id="451599643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817466215" name="Picture">
+                  <wp:docPr id="754921268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817466215" name="Picture"/>
+                          <pic:cNvPr id="754921268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961131127" name="Picture">
+                  <wp:docPr id="1945272196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961131127" name="Picture"/>
+                          <pic:cNvPr id="1945272196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="848208445" name="Picture">
+                        <wp:docPr id="575477453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="848208445" name="Picture"/>
+                                <pic:cNvPr id="575477453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1027655422" name="Picture">
+                        <wp:docPr id="1651777792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1027655422" name="Picture"/>
+                                <pic:cNvPr id="1651777792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1504376934" name="Picture">
+                        <wp:docPr id="284470539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1504376934" name="Picture"/>
+                                <pic:cNvPr id="284470539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="302211543" name="Picture">
+                        <wp:docPr id="1324473109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="302211543" name="Picture"/>
+                                <pic:cNvPr id="1324473109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1057993101" name="Picture">
+                        <wp:docPr id="1143346067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1057993101" name="Picture"/>
+                                <pic:cNvPr id="1143346067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1233811621" name="Picture">
+                        <wp:docPr id="1008326612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1233811621" name="Picture"/>
+                                <pic:cNvPr id="1008326612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1309593589" name="Picture">
+                        <wp:docPr id="238763725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1309593589" name="Picture"/>
+                                <pic:cNvPr id="238763725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="313740883" name="Picture">
+                        <wp:docPr id="1381989098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="313740883" name="Picture"/>
+                                <pic:cNvPr id="1381989098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1098193808" name="Picture">
+                        <wp:docPr id="613685521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1098193808" name="Picture"/>
+                                <pic:cNvPr id="613685521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1037940695" name="Picture">
+                        <wp:docPr id="1203901351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1037940695" name="Picture"/>
+                                <pic:cNvPr id="1203901351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="506179270" name="Picture">
+                        <wp:docPr id="1476579323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="506179270" name="Picture"/>
+                                <pic:cNvPr id="1476579323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1165771346" name="Picture">
+                        <wp:docPr id="1413124383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1165771346" name="Picture"/>
+                                <pic:cNvPr id="1413124383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="255138789" name="Picture">
+                        <wp:docPr id="1131534381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="255138789" name="Picture"/>
+                                <pic:cNvPr id="1131534381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1348611509" name="Picture">
+                        <wp:docPr id="88551891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1348611509" name="Picture"/>
+                                <pic:cNvPr id="88551891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="154456471" name="Picture">
+                        <wp:docPr id="593269856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="154456471" name="Picture"/>
+                                <pic:cNvPr id="593269856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701322236" name="Picture">
+                  <wp:docPr id="1775799359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701322236" name="Picture"/>
+                          <pic:cNvPr id="1775799359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14185451" name="Picture">
+                  <wp:docPr id="1830692469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14185451" name="Picture"/>
+                          <pic:cNvPr id="1830692469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809973289" name="Picture">
+                  <wp:docPr id="1428091892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809973289" name="Picture"/>
+                          <pic:cNvPr id="1428091892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1116679810" name="Picture">
+                  <wp:docPr id="2002438838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1116679810" name="Picture"/>
+                          <pic:cNvPr id="2002438838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278554649" name="Picture">
+                  <wp:docPr id="668207941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278554649" name="Picture"/>
+                          <pic:cNvPr id="668207941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1757989111" name="Picture">
+                  <wp:docPr id="1144148673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1757989111" name="Picture"/>
+                          <pic:cNvPr id="1144148673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2070195324" name="Picture">
+                        <wp:docPr id="1650296348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2070195324" name="Picture"/>
+                                <pic:cNvPr id="1650296348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1526599988" name="Picture">
+                  <wp:docPr id="597247529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1526599988" name="Picture"/>
+                          <pic:cNvPr id="597247529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559078987" name="Picture">
+                  <wp:docPr id="1433376869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559078987" name="Picture"/>
+                          <pic:cNvPr id="1433376869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45414630" name="Picture">
+                  <wp:docPr id="1527548338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45414630" name="Picture"/>
+                          <pic:cNvPr id="1527548338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553638664" name="Picture">
+                  <wp:docPr id="1670423809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553638664" name="Picture"/>
+                          <pic:cNvPr id="1670423809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429172598" name="Picture">
+                  <wp:docPr id="506179662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429172598" name="Picture"/>
+                          <pic:cNvPr id="506179662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916459439" name="Picture">
+                  <wp:docPr id="1018323150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916459439" name="Picture"/>
+                          <pic:cNvPr id="1018323150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="862754578" name="Picture">
+                        <wp:docPr id="1024116377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="862754578" name="Picture"/>
+                                <pic:cNvPr id="1024116377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546149768" name="Picture">
+                  <wp:docPr id="1538994770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546149768" name="Picture"/>
+                          <pic:cNvPr id="1538994770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="826750912" name="Picture">
+                  <wp:docPr id="289318056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="826750912" name="Picture"/>
+                          <pic:cNvPr id="289318056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778184333" name="Picture">
+                  <wp:docPr id="428853618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778184333" name="Picture"/>
+                          <pic:cNvPr id="428853618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1764777301" name="Picture">
+                  <wp:docPr id="1891136055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1764777301" name="Picture"/>
+                          <pic:cNvPr id="1891136055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653152160" name="Picture">
+                  <wp:docPr id="321130622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653152160" name="Picture"/>
+                          <pic:cNvPr id="321130622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318714463" name="Picture">
+                  <wp:docPr id="418556052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318714463" name="Picture"/>
+                          <pic:cNvPr id="418556052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996664133" name="Picture">
+                  <wp:docPr id="61539037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996664133" name="Picture"/>
+                          <pic:cNvPr id="61539037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983407474" name="Picture">
+                  <wp:docPr id="244366388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983407474" name="Picture"/>
+                          <pic:cNvPr id="244366388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676851732" name="Picture">
+                  <wp:docPr id="311093182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676851732" name="Picture"/>
+                          <pic:cNvPr id="311093182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899684193" name="Picture">
+                  <wp:docPr id="1471301114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899684193" name="Picture"/>
+                          <pic:cNvPr id="1471301114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1584012345" name="Picture">
+                  <wp:docPr id="1180119858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1584012345" name="Picture"/>
+                          <pic:cNvPr id="1180119858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10647462" name="Picture">
+                  <wp:docPr id="267738023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10647462" name="Picture"/>
+                          <pic:cNvPr id="267738023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2093657561" name="Picture">
+                        <wp:docPr id="1979959837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2093657561" name="Picture"/>
+                                <pic:cNvPr id="1979959837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866918561" name="Picture">
+                  <wp:docPr id="1401851673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866918561" name="Picture"/>
+                          <pic:cNvPr id="1401851673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477722838" name="Picture">
+                  <wp:docPr id="35985623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477722838" name="Picture"/>
+                          <pic:cNvPr id="35985623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020677412" name="Picture">
+                  <wp:docPr id="1709275790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020677412" name="Picture"/>
+                          <pic:cNvPr id="1709275790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888705146" name="Picture">
+                  <wp:docPr id="858181347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888705146" name="Picture"/>
+                          <pic:cNvPr id="858181347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1050559768" name="Picture">
+                  <wp:docPr id="1945465136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1050559768" name="Picture"/>
+                          <pic:cNvPr id="1945465136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603572853" name="Picture">
+                  <wp:docPr id="1058921967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603572853" name="Picture"/>
+                          <pic:cNvPr id="1058921967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1629999962" name="Picture">
+                        <wp:docPr id="617295277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1629999962" name="Picture"/>
+                                <pic:cNvPr id="617295277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297993871" name="Picture">
+                  <wp:docPr id="1965721332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297993871" name="Picture"/>
+                          <pic:cNvPr id="1965721332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590496047" name="Picture">
+                  <wp:docPr id="1986879033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590496047" name="Picture"/>
+                          <pic:cNvPr id="1986879033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812175218" name="Picture">
+                  <wp:docPr id="1902466527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812175218" name="Picture"/>
+                          <pic:cNvPr id="1902466527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44680,57 +44680,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951797789" name="Picture">
+                  <wp:docPr id="213649597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951797789" name="Picture"/>
+                          <pic:cNvPr id="213649597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44751,57 +44751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172049537" name="Picture">
+                  <wp:docPr id="280757125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172049537" name="Picture"/>
+                          <pic:cNvPr id="280757125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45165,57 +45165,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859392535" name="Picture">
+                  <wp:docPr id="1261205472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859392535" name="Picture"/>
+                          <pic:cNvPr id="1261205472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>