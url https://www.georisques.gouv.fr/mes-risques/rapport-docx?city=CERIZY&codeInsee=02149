--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602855363" name="Picture">
+                  <wp:docPr id="1916826259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602855363" name="Picture"/>
+                          <pic:cNvPr id="1916826259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980432166" name="Picture">
+                  <wp:docPr id="2023388891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980432166" name="Picture"/>
+                          <pic:cNvPr id="2023388891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="685691319" name="Picture">
+                        <wp:docPr id="71404583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="685691319" name="Picture"/>
+                                <pic:cNvPr id="71404583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663017412" name="Picture">
+                  <wp:docPr id="1086982524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663017412" name="Picture"/>
+                          <pic:cNvPr id="1086982524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="170615758" name="Picture">
+                  <wp:docPr id="1661936156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="170615758" name="Picture"/>
+                          <pic:cNvPr id="1661936156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852221664" name="Picture">
+                  <wp:docPr id="1952743741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852221664" name="Picture"/>
+                          <pic:cNvPr id="1952743741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101537519" name="Picture">
+                  <wp:docPr id="691742428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101537519" name="Picture"/>
+                          <pic:cNvPr id="691742428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776019640" name="Picture">
+                  <wp:docPr id="468642113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776019640" name="Picture"/>
+                          <pic:cNvPr id="468642113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="601984417" name="Picture">
+                        <wp:docPr id="154836550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="601984417" name="Picture"/>
+                                <pic:cNvPr id="154836550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1524857348" name="Picture">
+                        <wp:docPr id="1757454659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1524857348" name="Picture"/>
+                                <pic:cNvPr id="1757454659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="667949355" name="Picture">
+                        <wp:docPr id="31359150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="667949355" name="Picture"/>
+                                <pic:cNvPr id="31359150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="392112561" name="Picture">
+                        <wp:docPr id="1611401586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="392112561" name="Picture"/>
+                                <pic:cNvPr id="1611401586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1794614953" name="Picture">
+                        <wp:docPr id="1351087492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1794614953" name="Picture"/>
+                                <pic:cNvPr id="1351087492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1844833380" name="Picture">
+                        <wp:docPr id="2029244894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1844833380" name="Picture"/>
+                                <pic:cNvPr id="2029244894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="433771606" name="Picture">
+                        <wp:docPr id="732402006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="433771606" name="Picture"/>
+                                <pic:cNvPr id="732402006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1701355" name="Picture">
+                        <wp:docPr id="1285932494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1701355" name="Picture"/>
+                                <pic:cNvPr id="1285932494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1924477056" name="Picture">
+                        <wp:docPr id="424947387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1924477056" name="Picture"/>
+                                <pic:cNvPr id="424947387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1815539066" name="Picture">
+                        <wp:docPr id="1522658274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1815539066" name="Picture"/>
+                                <pic:cNvPr id="1522658274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1233706639" name="Picture">
+                        <wp:docPr id="441772122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1233706639" name="Picture"/>
+                                <pic:cNvPr id="441772122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="747813908" name="Picture">
+                        <wp:docPr id="1473849838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="747813908" name="Picture"/>
+                                <pic:cNvPr id="1473849838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1168990316" name="Picture">
+                        <wp:docPr id="1849621054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1168990316" name="Picture"/>
+                                <pic:cNvPr id="1849621054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="699566251" name="Picture">
+                        <wp:docPr id="580711359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="699566251" name="Picture"/>
+                                <pic:cNvPr id="580711359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="145262450" name="Picture">
+                        <wp:docPr id="1492942120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="145262450" name="Picture"/>
+                                <pic:cNvPr id="1492942120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565104180" name="Picture">
+                  <wp:docPr id="1428659972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565104180" name="Picture"/>
+                          <pic:cNvPr id="1428659972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581402932" name="Picture">
+                  <wp:docPr id="238234789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581402932" name="Picture"/>
+                          <pic:cNvPr id="238234789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364946069" name="Picture">
+                  <wp:docPr id="209172246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364946069" name="Picture"/>
+                          <pic:cNvPr id="209172246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623094617" name="Picture">
+                  <wp:docPr id="281988699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623094617" name="Picture"/>
+                          <pic:cNvPr id="281988699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568674838" name="Picture">
+                  <wp:docPr id="1182590957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568674838" name="Picture"/>
+                          <pic:cNvPr id="1182590957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228290236" name="Picture">
+                  <wp:docPr id="82819141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228290236" name="Picture"/>
+                          <pic:cNvPr id="82819141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="981053681" name="Picture">
+                        <wp:docPr id="430638115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="981053681" name="Picture"/>
+                                <pic:cNvPr id="430638115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796579129" name="Picture">
+                  <wp:docPr id="1170343014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796579129" name="Picture"/>
+                          <pic:cNvPr id="1170343014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269608742" name="Picture">
+                  <wp:docPr id="703322796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269608742" name="Picture"/>
+                          <pic:cNvPr id="703322796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009086106" name="Picture">
+                  <wp:docPr id="1755335086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009086106" name="Picture"/>
+                          <pic:cNvPr id="1755335086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045787603" name="Picture">
+                  <wp:docPr id="1019834807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045787603" name="Picture"/>
+                          <pic:cNvPr id="1019834807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803327044" name="Picture">
+                  <wp:docPr id="2112639134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803327044" name="Picture"/>
+                          <pic:cNvPr id="2112639134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1541346467" name="Picture">
+                  <wp:docPr id="132396262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1541346467" name="Picture"/>
+                          <pic:cNvPr id="132396262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="821030299" name="Picture">
+                        <wp:docPr id="576274451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="821030299" name="Picture"/>
+                                <pic:cNvPr id="576274451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330734889" name="Picture">
+                  <wp:docPr id="79434682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330734889" name="Picture"/>
+                          <pic:cNvPr id="79434682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544884645" name="Picture">
+                  <wp:docPr id="493059691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544884645" name="Picture"/>
+                          <pic:cNvPr id="493059691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839024720" name="Picture">
+                  <wp:docPr id="618392065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839024720" name="Picture"/>
+                          <pic:cNvPr id="618392065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48404893" name="Picture">
+                  <wp:docPr id="1254500038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48404893" name="Picture"/>
+                          <pic:cNvPr id="1254500038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2072928786" name="Picture">
+                  <wp:docPr id="1718704275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2072928786" name="Picture"/>
+                          <pic:cNvPr id="1718704275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101181289" name="Picture">
+                  <wp:docPr id="1948605951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101181289" name="Picture"/>
+                          <pic:cNvPr id="1948605951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="988087299" name="Picture">
+                        <wp:docPr id="835690271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="988087299" name="Picture"/>
+                                <pic:cNvPr id="835690271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="748013061" name="Picture">
+                  <wp:docPr id="1868297852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="748013061" name="Picture"/>
+                          <pic:cNvPr id="1868297852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30589393" name="Picture">
+                  <wp:docPr id="376426713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30589393" name="Picture"/>
+                          <pic:cNvPr id="376426713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58189883" name="Picture">
+                  <wp:docPr id="381584101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58189883" name="Picture"/>
+                          <pic:cNvPr id="381584101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687613388" name="Picture">
+                  <wp:docPr id="476909606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687613388" name="Picture"/>
+                          <pic:cNvPr id="476909606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816467448" name="Picture">
+                  <wp:docPr id="750382318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816467448" name="Picture"/>
+                          <pic:cNvPr id="750382318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666133463" name="Picture">
+                  <wp:docPr id="1270928862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666133463" name="Picture"/>
+                          <pic:cNvPr id="1270928862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="705403243" name="Picture">
+                        <wp:docPr id="1561474103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="705403243" name="Picture"/>
+                                <pic:cNvPr id="1561474103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808466536" name="Picture">
+                  <wp:docPr id="271672430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808466536" name="Picture"/>
+                          <pic:cNvPr id="271672430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520765307" name="Picture">
+                  <wp:docPr id="1417593730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520765307" name="Picture"/>
+                          <pic:cNvPr id="1417593730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711550253" name="Picture">
+                  <wp:docPr id="460626160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711550253" name="Picture"/>
+                          <pic:cNvPr id="460626160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693416227" name="Picture">
+                  <wp:docPr id="1533942479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693416227" name="Picture"/>
+                          <pic:cNvPr id="1533942479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466261653" name="Picture">
+                  <wp:docPr id="1486293653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466261653" name="Picture"/>
+                          <pic:cNvPr id="1486293653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277676922" name="Picture">
+                  <wp:docPr id="1962332098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277676922" name="Picture"/>
+                          <pic:cNvPr id="1962332098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606173120" name="Picture">
+                  <wp:docPr id="349544555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606173120" name="Picture"/>
+                          <pic:cNvPr id="349544555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392465280" name="Picture">
+                  <wp:docPr id="1096639568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392465280" name="Picture"/>
+                          <pic:cNvPr id="1096639568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307851912" name="Picture">
+                  <wp:docPr id="927103030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307851912" name="Picture"/>
+                          <pic:cNvPr id="927103030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>