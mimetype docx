--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823458876" name="Picture">
+                  <wp:docPr id="1247435460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823458876" name="Picture"/>
+                          <pic:cNvPr id="1247435460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1025106815" name="Picture">
+                  <wp:docPr id="1703930762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1025106815" name="Picture"/>
+                          <pic:cNvPr id="1703930762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="822811681" name="Picture">
+                        <wp:docPr id="1278151496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="822811681" name="Picture"/>
+                                <pic:cNvPr id="1278151496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569272905" name="Picture">
+                  <wp:docPr id="444713407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569272905" name="Picture"/>
+                          <pic:cNvPr id="444713407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553143735" name="Picture">
+                  <wp:docPr id="1784529806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553143735" name="Picture"/>
+                          <pic:cNvPr id="1784529806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705539276" name="Picture">
+                  <wp:docPr id="1465149120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705539276" name="Picture"/>
+                          <pic:cNvPr id="1465149120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012022516" name="Picture">
+                  <wp:docPr id="998162262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012022516" name="Picture"/>
+                          <pic:cNvPr id="998162262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143767564" name="Picture">
+                  <wp:docPr id="1859419509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143767564" name="Picture"/>
+                          <pic:cNvPr id="1859419509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1969690140" name="Picture">
+                        <wp:docPr id="1749980003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1969690140" name="Picture"/>
+                                <pic:cNvPr id="1749980003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2126497416" name="Picture">
+                        <wp:docPr id="1328571704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2126497416" name="Picture"/>
+                                <pic:cNvPr id="1328571704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1482438527" name="Picture">
+                        <wp:docPr id="2022613077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1482438527" name="Picture"/>
+                                <pic:cNvPr id="2022613077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1889029708" name="Picture">
+                        <wp:docPr id="1819917889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1889029708" name="Picture"/>
+                                <pic:cNvPr id="1819917889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="807179364" name="Picture">
+                        <wp:docPr id="1751268781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="807179364" name="Picture"/>
+                                <pic:cNvPr id="1751268781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="173305285" name="Picture">
+                        <wp:docPr id="1834273677" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="173305285" name="Picture"/>
+                                <pic:cNvPr id="1834273677" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2095823963" name="Picture">
+                        <wp:docPr id="399880997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2095823963" name="Picture"/>
+                                <pic:cNvPr id="399880997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1428254911" name="Picture">
+                        <wp:docPr id="159625075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1428254911" name="Picture"/>
+                                <pic:cNvPr id="159625075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1368383042" name="Picture">
+                        <wp:docPr id="913148466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1368383042" name="Picture"/>
+                                <pic:cNvPr id="913148466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1398904798" name="Picture">
+                        <wp:docPr id="604170383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1398904798" name="Picture"/>
+                                <pic:cNvPr id="604170383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="542404399" name="Picture">
+                        <wp:docPr id="1932708690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="542404399" name="Picture"/>
+                                <pic:cNvPr id="1932708690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1691908226" name="Picture">
+                        <wp:docPr id="1287160626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1691908226" name="Picture"/>
+                                <pic:cNvPr id="1287160626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1049672026" name="Picture">
+                        <wp:docPr id="521146962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1049672026" name="Picture"/>
+                                <pic:cNvPr id="521146962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1331041398" name="Picture">
+                        <wp:docPr id="1540466680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1331041398" name="Picture"/>
+                                <pic:cNvPr id="1540466680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="867218520" name="Picture">
+                        <wp:docPr id="634254508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="867218520" name="Picture"/>
+                                <pic:cNvPr id="634254508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052146417" name="Picture">
+                  <wp:docPr id="248190740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052146417" name="Picture"/>
+                          <pic:cNvPr id="248190740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935459169" name="Picture">
+                  <wp:docPr id="628447387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935459169" name="Picture"/>
+                          <pic:cNvPr id="628447387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272264704" name="Picture">
+                  <wp:docPr id="2111294873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272264704" name="Picture"/>
+                          <pic:cNvPr id="2111294873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812129356" name="Picture">
+                  <wp:docPr id="1078344526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812129356" name="Picture"/>
+                          <pic:cNvPr id="1078344526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587749641" name="Picture">
+                  <wp:docPr id="305385967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587749641" name="Picture"/>
+                          <pic:cNvPr id="305385967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1432705631" name="Picture">
+                  <wp:docPr id="201230010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1432705631" name="Picture"/>
+                          <pic:cNvPr id="201230010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="100991914" name="Picture">
+                        <wp:docPr id="280688201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="100991914" name="Picture"/>
+                                <pic:cNvPr id="280688201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966063839" name="Picture">
+                  <wp:docPr id="1266821228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966063839" name="Picture"/>
+                          <pic:cNvPr id="1266821228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898611861" name="Picture">
+                  <wp:docPr id="1451070902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898611861" name="Picture"/>
+                          <pic:cNvPr id="1451070902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604112713" name="Picture">
+                  <wp:docPr id="288504206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604112713" name="Picture"/>
+                          <pic:cNvPr id="288504206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022882374" name="Picture">
+                  <wp:docPr id="854066603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022882374" name="Picture"/>
+                          <pic:cNvPr id="854066603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="238896054" name="Picture">
+                  <wp:docPr id="431275971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="238896054" name="Picture"/>
+                          <pic:cNvPr id="431275971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722176309" name="Picture">
+                  <wp:docPr id="541887599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722176309" name="Picture"/>
+                          <pic:cNvPr id="541887599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="643290242" name="Picture">
+                        <wp:docPr id="1217926253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="643290242" name="Picture"/>
+                                <pic:cNvPr id="1217926253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513864247" name="Picture">
+                  <wp:docPr id="1652335848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513864247" name="Picture"/>
+                          <pic:cNvPr id="1652335848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="324269335" name="Picture">
+                  <wp:docPr id="564820637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="324269335" name="Picture"/>
+                          <pic:cNvPr id="564820637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848778347" name="Picture">
+                  <wp:docPr id="390256820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848778347" name="Picture"/>
+                          <pic:cNvPr id="390256820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670119822" name="Picture">
+                  <wp:docPr id="713232131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670119822" name="Picture"/>
+                          <pic:cNvPr id="713232131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1633229885" name="Picture">
+                  <wp:docPr id="325110526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1633229885" name="Picture"/>
+                          <pic:cNvPr id="325110526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443263609" name="Picture">
+                  <wp:docPr id="172133472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443263609" name="Picture"/>
+                          <pic:cNvPr id="172133472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="783826521" name="Picture">
+                        <wp:docPr id="461627301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="783826521" name="Picture"/>
+                                <pic:cNvPr id="461627301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="415203826" name="Picture">
+                  <wp:docPr id="1542819918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="415203826" name="Picture"/>
+                          <pic:cNvPr id="1542819918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256273830" name="Picture">
+                  <wp:docPr id="1035481820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256273830" name="Picture"/>
+                          <pic:cNvPr id="1035481820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625246805" name="Picture">
+                  <wp:docPr id="943959097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625246805" name="Picture"/>
+                          <pic:cNvPr id="943959097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33270,57 +33270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082340089" name="Picture">
+                  <wp:docPr id="899155462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082340089" name="Picture"/>
+                          <pic:cNvPr id="899155462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33359,57 +33359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60584264" name="Picture">
+                  <wp:docPr id="1238035643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60584264" name="Picture"/>
+                          <pic:cNvPr id="1238035643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34039,57 +34039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38477124" name="Picture">
+                  <wp:docPr id="1825420255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38477124" name="Picture"/>
+                          <pic:cNvPr id="1825420255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35100,57 +35100,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538255812" name="Picture">
+                  <wp:docPr id="259144818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538255812" name="Picture"/>
+                          <pic:cNvPr id="259144818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35203,57 +35203,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230255737" name="Picture">
+                  <wp:docPr id="150677567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230255737" name="Picture"/>
+                          <pic:cNvPr id="150677567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36661,57 +36661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639902073" name="Picture">
+                  <wp:docPr id="1790579623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639902073" name="Picture"/>
+                          <pic:cNvPr id="1790579623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37858,57 +37858,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1983243140" name="Picture">
+                        <wp:docPr id="1076403908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1983243140" name="Picture"/>
+                                <pic:cNvPr id="1076403908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40028,57 +40028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1720174191" name="Picture">
+                  <wp:docPr id="1249147016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1720174191" name="Picture"/>
+                          <pic:cNvPr id="1249147016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40117,57 +40117,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317181363" name="Picture">
+                  <wp:docPr id="1640549013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317181363" name="Picture"/>
+                          <pic:cNvPr id="1640549013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40761,57 +40761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393372708" name="Picture">
+                  <wp:docPr id="1695721174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393372708" name="Picture"/>
+                          <pic:cNvPr id="1695721174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41759,57 +41759,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1860819537" name="Picture">
+                  <wp:docPr id="593936977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1860819537" name="Picture"/>
+                          <pic:cNvPr id="593936977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41862,57 +41862,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144253867" name="Picture">
+                  <wp:docPr id="2045878556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144253867" name="Picture"/>
+                          <pic:cNvPr id="2045878556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43239,57 +43239,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520693128" name="Picture">
+                  <wp:docPr id="597830216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520693128" name="Picture"/>
+                          <pic:cNvPr id="597830216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44382,57 +44382,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="309822452" name="Picture">
+                        <wp:docPr id="503531034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="309822452" name="Picture"/>
+                                <pic:cNvPr id="503531034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45603,57 +45603,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149555031" name="Picture">
+                  <wp:docPr id="750903288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149555031" name="Picture"/>
+                          <pic:cNvPr id="750903288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45674,57 +45674,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723980757" name="Picture">
+                  <wp:docPr id="125229215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723980757" name="Picture"/>
+                          <pic:cNvPr id="125229215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46088,57 +46088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770601849" name="Picture">
+                  <wp:docPr id="167955561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770601849" name="Picture"/>
+                          <pic:cNvPr id="167955561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>