--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479694805" name="Picture">
+                  <wp:docPr id="1458830317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479694805" name="Picture"/>
+                          <pic:cNvPr id="1458830317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490983754" name="Picture">
+                  <wp:docPr id="1233442040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490983754" name="Picture"/>
+                          <pic:cNvPr id="1233442040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="215795385" name="Picture">
+                        <wp:docPr id="1606544261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="215795385" name="Picture"/>
+                                <pic:cNvPr id="1606544261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350485769" name="Picture">
+                  <wp:docPr id="1490768519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350485769" name="Picture"/>
+                          <pic:cNvPr id="1490768519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900051892" name="Picture">
+                  <wp:docPr id="1680457805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900051892" name="Picture"/>
+                          <pic:cNvPr id="1680457805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198998092" name="Picture">
+                  <wp:docPr id="1210219270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198998092" name="Picture"/>
+                          <pic:cNvPr id="1210219270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604811849" name="Picture">
+                  <wp:docPr id="1517994367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604811849" name="Picture"/>
+                          <pic:cNvPr id="1517994367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894742999" name="Picture">
+                  <wp:docPr id="1397368534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894742999" name="Picture"/>
+                          <pic:cNvPr id="1397368534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1976295935" name="Picture">
+                        <wp:docPr id="1164570431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1976295935" name="Picture"/>
+                                <pic:cNvPr id="1164570431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2073877682" name="Picture">
+                        <wp:docPr id="973696338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2073877682" name="Picture"/>
+                                <pic:cNvPr id="973696338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2083632613" name="Picture">
+                        <wp:docPr id="228093412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2083632613" name="Picture"/>
+                                <pic:cNvPr id="228093412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="547953309" name="Picture">
+                        <wp:docPr id="1132581517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="547953309" name="Picture"/>
+                                <pic:cNvPr id="1132581517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="85556886" name="Picture">
+                        <wp:docPr id="751307925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="85556886" name="Picture"/>
+                                <pic:cNvPr id="751307925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="103148405" name="Picture">
+                        <wp:docPr id="2135665886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="103148405" name="Picture"/>
+                                <pic:cNvPr id="2135665886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1746966061" name="Picture">
+                        <wp:docPr id="2057543934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1746966061" name="Picture"/>
+                                <pic:cNvPr id="2057543934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="719560773" name="Picture">
+                        <wp:docPr id="315229874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="719560773" name="Picture"/>
+                                <pic:cNvPr id="315229874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1114587499" name="Picture">
+                        <wp:docPr id="1437103506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1114587499" name="Picture"/>
+                                <pic:cNvPr id="1437103506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1429115127" name="Picture">
+                        <wp:docPr id="867889079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1429115127" name="Picture"/>
+                                <pic:cNvPr id="867889079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="454790067" name="Picture">
+                        <wp:docPr id="296127506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="454790067" name="Picture"/>
+                                <pic:cNvPr id="296127506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="350678727" name="Picture">
+                        <wp:docPr id="453810720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="350678727" name="Picture"/>
+                                <pic:cNvPr id="453810720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="544822194" name="Picture">
+                        <wp:docPr id="500770342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="544822194" name="Picture"/>
+                                <pic:cNvPr id="500770342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1759036870" name="Picture">
+                        <wp:docPr id="1227876326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1759036870" name="Picture"/>
+                                <pic:cNvPr id="1227876326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1510419964" name="Picture">
+                        <wp:docPr id="1467559416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1510419964" name="Picture"/>
+                                <pic:cNvPr id="1467559416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397810767" name="Picture">
+                  <wp:docPr id="512133990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397810767" name="Picture"/>
+                          <pic:cNvPr id="512133990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521945289" name="Picture">
+                  <wp:docPr id="1281215696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521945289" name="Picture"/>
+                          <pic:cNvPr id="1281215696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732818327" name="Picture">
+                  <wp:docPr id="1263725157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732818327" name="Picture"/>
+                          <pic:cNvPr id="1263725157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1709815152" name="Picture">
+                  <wp:docPr id="674243556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1709815152" name="Picture"/>
+                          <pic:cNvPr id="674243556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2048567883" name="Picture">
+                  <wp:docPr id="1883653032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2048567883" name="Picture"/>
+                          <pic:cNvPr id="1883653032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113439936" name="Picture">
+                  <wp:docPr id="212387239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113439936" name="Picture"/>
+                          <pic:cNvPr id="212387239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="232354897" name="Picture">
+                        <wp:docPr id="1801484227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="232354897" name="Picture"/>
+                                <pic:cNvPr id="1801484227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812533925" name="Picture">
+                  <wp:docPr id="1520667266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812533925" name="Picture"/>
+                          <pic:cNvPr id="1520667266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528871372" name="Picture">
+                  <wp:docPr id="1449604443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528871372" name="Picture"/>
+                          <pic:cNvPr id="1449604443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496837893" name="Picture">
+                  <wp:docPr id="1053924923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496837893" name="Picture"/>
+                          <pic:cNvPr id="1053924923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603816852" name="Picture">
+                  <wp:docPr id="570049888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603816852" name="Picture"/>
+                          <pic:cNvPr id="570049888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735743765" name="Picture">
+                  <wp:docPr id="1230708502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735743765" name="Picture"/>
+                          <pic:cNvPr id="1230708502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1303210798" name="Picture">
+                  <wp:docPr id="548047896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1303210798" name="Picture"/>
+                          <pic:cNvPr id="548047896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1735139484" name="Picture">
+                        <wp:docPr id="689151801" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1735139484" name="Picture"/>
+                                <pic:cNvPr id="689151801" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983199362" name="Picture">
+                  <wp:docPr id="795481645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983199362" name="Picture"/>
+                          <pic:cNvPr id="795481645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056589446" name="Picture">
+                  <wp:docPr id="1690431733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056589446" name="Picture"/>
+                          <pic:cNvPr id="1690431733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145750423" name="Picture">
+                  <wp:docPr id="938187552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145750423" name="Picture"/>
+                          <pic:cNvPr id="938187552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894269547" name="Picture">
+                  <wp:docPr id="1818474115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894269547" name="Picture"/>
+                          <pic:cNvPr id="1818474115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026126841" name="Picture">
+                  <wp:docPr id="791689268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026126841" name="Picture"/>
+                          <pic:cNvPr id="791689268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437108730" name="Picture">
+                  <wp:docPr id="880113025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437108730" name="Picture"/>
+                          <pic:cNvPr id="880113025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1782868756" name="Picture">
+                        <wp:docPr id="1392291709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1782868756" name="Picture"/>
+                                <pic:cNvPr id="1392291709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904527994" name="Picture">
+                  <wp:docPr id="1381049731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904527994" name="Picture"/>
+                          <pic:cNvPr id="1381049731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677627726" name="Picture">
+                  <wp:docPr id="1340581581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677627726" name="Picture"/>
+                          <pic:cNvPr id="1340581581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715868910" name="Picture">
+                  <wp:docPr id="2018995979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715868910" name="Picture"/>
+                          <pic:cNvPr id="2018995979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502030969" name="Picture">
+                  <wp:docPr id="1907288237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502030969" name="Picture"/>
+                          <pic:cNvPr id="1907288237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168813675" name="Picture">
+                  <wp:docPr id="51243419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168813675" name="Picture"/>
+                          <pic:cNvPr id="51243419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055414782" name="Picture">
+                  <wp:docPr id="1088545222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055414782" name="Picture"/>
+                          <pic:cNvPr id="1088545222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143431698" name="Picture">
+                  <wp:docPr id="1084214711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143431698" name="Picture"/>
+                          <pic:cNvPr id="1084214711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1352299102" name="Picture">
+                  <wp:docPr id="690077753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1352299102" name="Picture"/>
+                          <pic:cNvPr id="690077753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273647564" name="Picture">
+                  <wp:docPr id="727734054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273647564" name="Picture"/>
+                          <pic:cNvPr id="727734054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="765752684" name="Picture">
+                        <wp:docPr id="23877070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="765752684" name="Picture"/>
+                                <pic:cNvPr id="23877070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1094317811" name="Picture">
+                  <wp:docPr id="681372578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1094317811" name="Picture"/>
+                          <pic:cNvPr id="681372578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916146970" name="Picture">
+                  <wp:docPr id="522156136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916146970" name="Picture"/>
+                          <pic:cNvPr id="522156136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752338498" name="Picture">
+                  <wp:docPr id="1733457075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752338498" name="Picture"/>
+                          <pic:cNvPr id="1733457075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752336521" name="Picture">
+                  <wp:docPr id="1137728568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752336521" name="Picture"/>
+                          <pic:cNvPr id="1137728568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593614602" name="Picture">
+                  <wp:docPr id="163205019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593614602" name="Picture"/>
+                          <pic:cNvPr id="163205019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818308379" name="Picture">
+                  <wp:docPr id="1573307898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818308379" name="Picture"/>
+                          <pic:cNvPr id="1573307898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1585003467" name="Picture">
+                        <wp:docPr id="591245348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1585003467" name="Picture"/>
+                                <pic:cNvPr id="591245348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990240488" name="Picture">
+                  <wp:docPr id="1212106924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990240488" name="Picture"/>
+                          <pic:cNvPr id="1212106924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498502563" name="Picture">
+                  <wp:docPr id="306450202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498502563" name="Picture"/>
+                          <pic:cNvPr id="306450202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021735463" name="Picture">
+                  <wp:docPr id="1007543394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021735463" name="Picture"/>
+                          <pic:cNvPr id="1007543394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>