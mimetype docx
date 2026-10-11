--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751297323" name="Picture">
+                  <wp:docPr id="1512690915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751297323" name="Picture"/>
+                          <pic:cNvPr id="1512690915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1454823097" name="Picture">
+                  <wp:docPr id="664109979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1454823097" name="Picture"/>
+                          <pic:cNvPr id="664109979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1915494333" name="Picture">
+                        <wp:docPr id="10953913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1915494333" name="Picture"/>
+                                <pic:cNvPr id="10953913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647018531" name="Picture">
+                  <wp:docPr id="740430882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647018531" name="Picture"/>
+                          <pic:cNvPr id="740430882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1661617349" name="Picture">
+                  <wp:docPr id="28952592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1661617349" name="Picture"/>
+                          <pic:cNvPr id="28952592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791497120" name="Picture">
+                  <wp:docPr id="1530568298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791497120" name="Picture"/>
+                          <pic:cNvPr id="1530568298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461834262" name="Picture">
+                  <wp:docPr id="2110923050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461834262" name="Picture"/>
+                          <pic:cNvPr id="2110923050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1399846126" name="Picture">
+                  <wp:docPr id="1089229519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1399846126" name="Picture"/>
+                          <pic:cNvPr id="1089229519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1059581375" name="Picture">
+                        <wp:docPr id="1213672161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1059581375" name="Picture"/>
+                                <pic:cNvPr id="1213672161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="495448492" name="Picture">
+                        <wp:docPr id="150300680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="495448492" name="Picture"/>
+                                <pic:cNvPr id="150300680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1735673039" name="Picture">
+                        <wp:docPr id="848219697" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1735673039" name="Picture"/>
+                                <pic:cNvPr id="848219697" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="504871096" name="Picture">
+                        <wp:docPr id="2069309686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="504871096" name="Picture"/>
+                                <pic:cNvPr id="2069309686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="713624768" name="Picture">
+                        <wp:docPr id="1835523729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="713624768" name="Picture"/>
+                                <pic:cNvPr id="1835523729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="300235044" name="Picture">
+                        <wp:docPr id="1930364515" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="300235044" name="Picture"/>
+                                <pic:cNvPr id="1930364515" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="659310866" name="Picture">
+                        <wp:docPr id="2106907555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="659310866" name="Picture"/>
+                                <pic:cNvPr id="2106907555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="636753677" name="Picture">
+                        <wp:docPr id="576267082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="636753677" name="Picture"/>
+                                <pic:cNvPr id="576267082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="267094490" name="Picture">
+                        <wp:docPr id="1497621184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="267094490" name="Picture"/>
+                                <pic:cNvPr id="1497621184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1157250694" name="Picture">
+                        <wp:docPr id="402225923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1157250694" name="Picture"/>
+                                <pic:cNvPr id="402225923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="465654173" name="Picture">
+                        <wp:docPr id="1442185237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="465654173" name="Picture"/>
+                                <pic:cNvPr id="1442185237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="785397550" name="Picture">
+                        <wp:docPr id="781251091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="785397550" name="Picture"/>
+                                <pic:cNvPr id="781251091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="67400962" name="Picture">
+                        <wp:docPr id="366513653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="67400962" name="Picture"/>
+                                <pic:cNvPr id="366513653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1552266277" name="Picture">
+                        <wp:docPr id="501958723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1552266277" name="Picture"/>
+                                <pic:cNvPr id="501958723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="962614273" name="Picture">
+                        <wp:docPr id="1845803686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="962614273" name="Picture"/>
+                                <pic:cNvPr id="1845803686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129452434" name="Picture">
+                  <wp:docPr id="2118983315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129452434" name="Picture"/>
+                          <pic:cNvPr id="2118983315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28597080" name="Picture">
+                  <wp:docPr id="1825989938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28597080" name="Picture"/>
+                          <pic:cNvPr id="1825989938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215569917" name="Picture">
+                  <wp:docPr id="1233962700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215569917" name="Picture"/>
+                          <pic:cNvPr id="1233962700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232369714" name="Picture">
+                  <wp:docPr id="946296239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232369714" name="Picture"/>
+                          <pic:cNvPr id="946296239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="75349161" name="Picture">
+                  <wp:docPr id="764494519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="75349161" name="Picture"/>
+                          <pic:cNvPr id="764494519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1406952970" name="Picture">
+                  <wp:docPr id="1784566534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1406952970" name="Picture"/>
+                          <pic:cNvPr id="1784566534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="964902022" name="Picture">
+                        <wp:docPr id="177335245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="964902022" name="Picture"/>
+                                <pic:cNvPr id="177335245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878336539" name="Picture">
+                  <wp:docPr id="1736940777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878336539" name="Picture"/>
+                          <pic:cNvPr id="1736940777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619757469" name="Picture">
+                  <wp:docPr id="553392751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619757469" name="Picture"/>
+                          <pic:cNvPr id="553392751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078787590" name="Picture">
+                  <wp:docPr id="624316990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078787590" name="Picture"/>
+                          <pic:cNvPr id="624316990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1335716979" name="Picture">
+                  <wp:docPr id="1279595064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1335716979" name="Picture"/>
+                          <pic:cNvPr id="1279595064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230280487" name="Picture">
+                  <wp:docPr id="1395660838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230280487" name="Picture"/>
+                          <pic:cNvPr id="1395660838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387391391" name="Picture">
+                  <wp:docPr id="1295983205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387391391" name="Picture"/>
+                          <pic:cNvPr id="1295983205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="87085762" name="Picture">
+                        <wp:docPr id="1556130427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="87085762" name="Picture"/>
+                                <pic:cNvPr id="1556130427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1353351126" name="Picture">
+                  <wp:docPr id="1850132085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1353351126" name="Picture"/>
+                          <pic:cNvPr id="1850132085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303039885" name="Picture">
+                  <wp:docPr id="342383592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303039885" name="Picture"/>
+                          <pic:cNvPr id="342383592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895382382" name="Picture">
+                  <wp:docPr id="711699348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895382382" name="Picture"/>
+                          <pic:cNvPr id="711699348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033633473" name="Picture">
+                  <wp:docPr id="110384237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033633473" name="Picture"/>
+                          <pic:cNvPr id="110384237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1319142793" name="Picture">
+                  <wp:docPr id="631955876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1319142793" name="Picture"/>
+                          <pic:cNvPr id="631955876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295223509" name="Picture">
+                  <wp:docPr id="837438221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295223509" name="Picture"/>
+                          <pic:cNvPr id="837438221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="858729316" name="Picture">
+                        <wp:docPr id="563384071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="858729316" name="Picture"/>
+                                <pic:cNvPr id="563384071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31717,57 +31717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258985217" name="Picture">
+                  <wp:docPr id="2015032453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258985217" name="Picture"/>
+                          <pic:cNvPr id="2015032453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31806,57 +31806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="909518079" name="Picture">
+                  <wp:docPr id="633967612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="909518079" name="Picture"/>
+                          <pic:cNvPr id="633967612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32450,57 +32450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080918870" name="Picture">
+                  <wp:docPr id="547409141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080918870" name="Picture"/>
+                          <pic:cNvPr id="547409141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33448,57 +33448,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743512298" name="Picture">
+                  <wp:docPr id="411304870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743512298" name="Picture"/>
+                          <pic:cNvPr id="411304870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617773319" name="Picture">
+                  <wp:docPr id="623374382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617773319" name="Picture"/>
+                          <pic:cNvPr id="623374382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34928,57 +34928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792973777" name="Picture">
+                  <wp:docPr id="1716369196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792973777" name="Picture"/>
+                          <pic:cNvPr id="1716369196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36071,57 +36071,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1869016776" name="Picture">
+                        <wp:docPr id="959462547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1869016776" name="Picture"/>
+                                <pic:cNvPr id="959462547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37439,57 +37439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363770686" name="Picture">
+                  <wp:docPr id="1401864579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363770686" name="Picture"/>
+                          <pic:cNvPr id="1401864579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37528,57 +37528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298534381" name="Picture">
+                  <wp:docPr id="1801628613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298534381" name="Picture"/>
+                          <pic:cNvPr id="1801628613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38160,57 +38160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2066725239" name="Picture">
+                  <wp:docPr id="556123039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2066725239" name="Picture"/>
+                          <pic:cNvPr id="556123039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39104,57 +39104,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487992460" name="Picture">
+                  <wp:docPr id="1608788933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487992460" name="Picture"/>
+                          <pic:cNvPr id="1608788933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39216,57 +39216,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776195601" name="Picture">
+                  <wp:docPr id="832030628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776195601" name="Picture"/>
+                          <pic:cNvPr id="832030628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40875,57 +40875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184790028" name="Picture">
+                  <wp:docPr id="963557252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184790028" name="Picture"/>
+                          <pic:cNvPr id="963557252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42054,57 +42054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975598004" name="Picture">
+                  <wp:docPr id="1460709960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975598004" name="Picture"/>
+                          <pic:cNvPr id="1460709960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42134,57 +42134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663699042" name="Picture">
+                  <wp:docPr id="1867910767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663699042" name="Picture"/>
+                          <pic:cNvPr id="1867910767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310265587" name="Picture">
+                  <wp:docPr id="1775479896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310265587" name="Picture"/>
+                          <pic:cNvPr id="1775479896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>