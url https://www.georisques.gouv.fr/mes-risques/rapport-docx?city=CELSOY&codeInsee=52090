--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148600757" name="Picture">
+                  <wp:docPr id="539688330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148600757" name="Picture"/>
+                          <pic:cNvPr id="539688330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="159092537" name="Picture">
+                  <wp:docPr id="1499893259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="159092537" name="Picture"/>
+                          <pic:cNvPr id="1499893259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1755073126" name="Picture">
+                        <wp:docPr id="1620887692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1755073126" name="Picture"/>
+                                <pic:cNvPr id="1620887692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770385776" name="Picture">
+                  <wp:docPr id="1412077831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770385776" name="Picture"/>
+                          <pic:cNvPr id="1412077831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557886299" name="Picture">
+                  <wp:docPr id="680654156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557886299" name="Picture"/>
+                          <pic:cNvPr id="680654156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057710246" name="Picture">
+                  <wp:docPr id="972454679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057710246" name="Picture"/>
+                          <pic:cNvPr id="972454679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76426840" name="Picture">
+                  <wp:docPr id="1574021462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76426840" name="Picture"/>
+                          <pic:cNvPr id="1574021462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702255832" name="Picture">
+                  <wp:docPr id="671223061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702255832" name="Picture"/>
+                          <pic:cNvPr id="671223061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1924326084" name="Picture">
+                        <wp:docPr id="1658075897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1924326084" name="Picture"/>
+                                <pic:cNvPr id="1658075897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1123512995" name="Picture">
+                        <wp:docPr id="1120310141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1123512995" name="Picture"/>
+                                <pic:cNvPr id="1120310141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="983344686" name="Picture">
+                        <wp:docPr id="592739989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="983344686" name="Picture"/>
+                                <pic:cNvPr id="592739989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1378556959" name="Picture">
+                        <wp:docPr id="1841709283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1378556959" name="Picture"/>
+                                <pic:cNvPr id="1841709283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="777435982" name="Picture">
+                        <wp:docPr id="1898182778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="777435982" name="Picture"/>
+                                <pic:cNvPr id="1898182778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2028949317" name="Picture">
+                        <wp:docPr id="1033356465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2028949317" name="Picture"/>
+                                <pic:cNvPr id="1033356465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="867215653" name="Picture">
+                        <wp:docPr id="422580405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="867215653" name="Picture"/>
+                                <pic:cNvPr id="422580405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="173254469" name="Picture">
+                        <wp:docPr id="1728418003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="173254469" name="Picture"/>
+                                <pic:cNvPr id="1728418003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="915103050" name="Picture">
+                        <wp:docPr id="666113232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="915103050" name="Picture"/>
+                                <pic:cNvPr id="666113232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="376743574" name="Picture">
+                        <wp:docPr id="111737793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="376743574" name="Picture"/>
+                                <pic:cNvPr id="111737793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1062682989" name="Picture">
+                        <wp:docPr id="568935513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1062682989" name="Picture"/>
+                                <pic:cNvPr id="568935513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="495927616" name="Picture">
+                        <wp:docPr id="908488224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="495927616" name="Picture"/>
+                                <pic:cNvPr id="908488224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1153608287" name="Picture">
+                        <wp:docPr id="1510548301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1153608287" name="Picture"/>
+                                <pic:cNvPr id="1510548301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1337796076" name="Picture">
+                        <wp:docPr id="1500231889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1337796076" name="Picture"/>
+                                <pic:cNvPr id="1500231889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="604420702" name="Picture">
+                        <wp:docPr id="940660806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="604420702" name="Picture"/>
+                                <pic:cNvPr id="940660806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903255360" name="Picture">
+                  <wp:docPr id="1956834161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903255360" name="Picture"/>
+                          <pic:cNvPr id="1956834161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126810039" name="Picture">
+                  <wp:docPr id="916507794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126810039" name="Picture"/>
+                          <pic:cNvPr id="916507794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376660375" name="Picture">
+                  <wp:docPr id="94563304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376660375" name="Picture"/>
+                          <pic:cNvPr id="94563304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099767421" name="Picture">
+                  <wp:docPr id="382968472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099767421" name="Picture"/>
+                          <pic:cNvPr id="382968472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759697223" name="Picture">
+                  <wp:docPr id="288412866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759697223" name="Picture"/>
+                          <pic:cNvPr id="288412866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186498835" name="Picture">
+                  <wp:docPr id="1712883335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186498835" name="Picture"/>
+                          <pic:cNvPr id="1712883335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="875123461" name="Picture">
+                        <wp:docPr id="2081136417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="875123461" name="Picture"/>
+                                <pic:cNvPr id="2081136417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288466344" name="Picture">
+                  <wp:docPr id="705614159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288466344" name="Picture"/>
+                          <pic:cNvPr id="705614159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412795754" name="Picture">
+                  <wp:docPr id="291869616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412795754" name="Picture"/>
+                          <pic:cNvPr id="291869616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716853255" name="Picture">
+                  <wp:docPr id="834139178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716853255" name="Picture"/>
+                          <pic:cNvPr id="834139178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086015381" name="Picture">
+                  <wp:docPr id="416826793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086015381" name="Picture"/>
+                          <pic:cNvPr id="416826793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285970433" name="Picture">
+                  <wp:docPr id="1185388115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285970433" name="Picture"/>
+                          <pic:cNvPr id="1185388115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660662543" name="Picture">
+                  <wp:docPr id="493218168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660662543" name="Picture"/>
+                          <pic:cNvPr id="493218168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1841765040" name="Picture">
+                        <wp:docPr id="819588459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1841765040" name="Picture"/>
+                                <pic:cNvPr id="819588459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24975,57 +24975,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="764532687" name="Picture">
+                  <wp:docPr id="2011304728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="764532687" name="Picture"/>
+                          <pic:cNvPr id="2011304728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25064,57 +25064,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522711431" name="Picture">
+                  <wp:docPr id="170528963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522711431" name="Picture"/>
+                          <pic:cNvPr id="170528963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25744,57 +25744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144695684" name="Picture">
+                  <wp:docPr id="1626719680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144695684" name="Picture"/>
+                          <pic:cNvPr id="1626719680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26805,57 +26805,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541676023" name="Picture">
+                  <wp:docPr id="591212083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541676023" name="Picture"/>
+                          <pic:cNvPr id="591212083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26908,57 +26908,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046268873" name="Picture">
+                  <wp:docPr id="1985193434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046268873" name="Picture"/>
+                          <pic:cNvPr id="1985193434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28366,57 +28366,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715966531" name="Picture">
+                  <wp:docPr id="646329990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715966531" name="Picture"/>
+                          <pic:cNvPr id="646329990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29563,57 +29563,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="960037108" name="Picture">
+                        <wp:docPr id="204212125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="960037108" name="Picture"/>
+                                <pic:cNvPr id="204212125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31932,57 +31932,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902795011" name="Picture">
+                  <wp:docPr id="1468171506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902795011" name="Picture"/>
+                          <pic:cNvPr id="1468171506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32021,57 +32021,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030488934" name="Picture">
+                  <wp:docPr id="1952965518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030488934" name="Picture"/>
+                          <pic:cNvPr id="1952965518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32665,57 +32665,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139021330" name="Picture">
+                  <wp:docPr id="404423280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139021330" name="Picture"/>
+                          <pic:cNvPr id="404423280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33663,57 +33663,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629309830" name="Picture">
+                  <wp:docPr id="1795633114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629309830" name="Picture"/>
+                          <pic:cNvPr id="1795633114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33766,57 +33766,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159665123" name="Picture">
+                  <wp:docPr id="1883639348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159665123" name="Picture"/>
+                          <pic:cNvPr id="1883639348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35143,57 +35143,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752543975" name="Picture">
+                  <wp:docPr id="478441261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752543975" name="Picture"/>
+                          <pic:cNvPr id="478441261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36286,57 +36286,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2052399474" name="Picture">
+                        <wp:docPr id="114881141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2052399474" name="Picture"/>
+                                <pic:cNvPr id="114881141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37644,57 +37644,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072846421" name="Picture">
+                  <wp:docPr id="958011524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072846421" name="Picture"/>
+                          <pic:cNvPr id="958011524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37733,57 +37733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714015622" name="Picture">
+                  <wp:docPr id="2055444557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714015622" name="Picture"/>
+                          <pic:cNvPr id="2055444557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38356,57 +38356,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629796962" name="Picture">
+                  <wp:docPr id="1805452782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629796962" name="Picture"/>
+                          <pic:cNvPr id="1805452782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39273,57 +39273,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901914854" name="Picture">
+                  <wp:docPr id="880727875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901914854" name="Picture"/>
+                          <pic:cNvPr id="880727875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39376,57 +39376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1320587294" name="Picture">
+                  <wp:docPr id="2112690522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1320587294" name="Picture"/>
+                          <pic:cNvPr id="2112690522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40699,57 +40699,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105987577" name="Picture">
+                  <wp:docPr id="127938284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105987577" name="Picture"/>
+                          <pic:cNvPr id="127938284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41334,57 +41334,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082306893" name="Picture">
+                  <wp:docPr id="303218827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082306893" name="Picture"/>
+                          <pic:cNvPr id="303218827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41405,57 +41405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754712156" name="Picture">
+                  <wp:docPr id="1979025399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754712156" name="Picture"/>
+                          <pic:cNvPr id="1979025399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41819,57 +41819,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672658880" name="Picture">
+                  <wp:docPr id="149758963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672658880" name="Picture"/>
+                          <pic:cNvPr id="149758963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>