--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789134342" name="Picture">
+                  <wp:docPr id="1945277518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789134342" name="Picture"/>
+                          <pic:cNvPr id="1945277518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406344659" name="Picture">
+                  <wp:docPr id="1612195124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406344659" name="Picture"/>
+                          <pic:cNvPr id="1612195124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="901966772" name="Picture">
+                        <wp:docPr id="659706745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="901966772" name="Picture"/>
+                                <pic:cNvPr id="659706745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482126139" name="Picture">
+                  <wp:docPr id="675531335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482126139" name="Picture"/>
+                          <pic:cNvPr id="675531335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371276699" name="Picture">
+                  <wp:docPr id="251182343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371276699" name="Picture"/>
+                          <pic:cNvPr id="251182343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210743550" name="Picture">
+                  <wp:docPr id="575792819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210743550" name="Picture"/>
+                          <pic:cNvPr id="575792819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650860551" name="Picture">
+                  <wp:docPr id="1595219784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650860551" name="Picture"/>
+                          <pic:cNvPr id="1595219784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318596365" name="Picture">
+                  <wp:docPr id="1620957370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318596365" name="Picture"/>
+                          <pic:cNvPr id="1620957370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1074524004" name="Picture">
+                        <wp:docPr id="1612609779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1074524004" name="Picture"/>
+                                <pic:cNvPr id="1612609779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="790791216" name="Picture">
+                        <wp:docPr id="982109854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="790791216" name="Picture"/>
+                                <pic:cNvPr id="982109854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="787368041" name="Picture">
+                        <wp:docPr id="1968794142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="787368041" name="Picture"/>
+                                <pic:cNvPr id="1968794142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="829082508" name="Picture">
+                        <wp:docPr id="391931302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="829082508" name="Picture"/>
+                                <pic:cNvPr id="391931302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="265167181" name="Picture">
+                        <wp:docPr id="18828743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="265167181" name="Picture"/>
+                                <pic:cNvPr id="18828743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1704769714" name="Picture">
+                        <wp:docPr id="302010557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1704769714" name="Picture"/>
+                                <pic:cNvPr id="302010557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1961230266" name="Picture">
+                        <wp:docPr id="1080449160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1961230266" name="Picture"/>
+                                <pic:cNvPr id="1080449160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1406339315" name="Picture">
+                        <wp:docPr id="1391611680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1406339315" name="Picture"/>
+                                <pic:cNvPr id="1391611680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="30512739" name="Picture">
+                        <wp:docPr id="65139215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="30512739" name="Picture"/>
+                                <pic:cNvPr id="65139215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="348079226" name="Picture">
+                        <wp:docPr id="736193903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="348079226" name="Picture"/>
+                                <pic:cNvPr id="736193903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="524487784" name="Picture">
+                        <wp:docPr id="1111703849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="524487784" name="Picture"/>
+                                <pic:cNvPr id="1111703849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1163270497" name="Picture">
+                        <wp:docPr id="921962330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1163270497" name="Picture"/>
+                                <pic:cNvPr id="921962330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1068801561" name="Picture">
+                        <wp:docPr id="805606461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1068801561" name="Picture"/>
+                                <pic:cNvPr id="805606461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="686233647" name="Picture">
+                        <wp:docPr id="620605822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="686233647" name="Picture"/>
+                                <pic:cNvPr id="620605822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1175405196" name="Picture">
+                        <wp:docPr id="342822552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1175405196" name="Picture"/>
+                                <pic:cNvPr id="342822552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133728779" name="Picture">
+                  <wp:docPr id="1589157402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133728779" name="Picture"/>
+                          <pic:cNvPr id="1589157402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361816431" name="Picture">
+                  <wp:docPr id="764032757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361816431" name="Picture"/>
+                          <pic:cNvPr id="764032757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901709072" name="Picture">
+                  <wp:docPr id="942002855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901709072" name="Picture"/>
+                          <pic:cNvPr id="942002855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69057396" name="Picture">
+                  <wp:docPr id="1529446853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69057396" name="Picture"/>
+                          <pic:cNvPr id="1529446853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976951638" name="Picture">
+                  <wp:docPr id="589067060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976951638" name="Picture"/>
+                          <pic:cNvPr id="589067060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="882984727" name="Picture">
+                  <wp:docPr id="140850118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="882984727" name="Picture"/>
+                          <pic:cNvPr id="140850118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1721081308" name="Picture">
+                        <wp:docPr id="1539966248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1721081308" name="Picture"/>
+                                <pic:cNvPr id="1539966248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669076766" name="Picture">
+                  <wp:docPr id="767522186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669076766" name="Picture"/>
+                          <pic:cNvPr id="767522186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657809752" name="Picture">
+                  <wp:docPr id="125991597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657809752" name="Picture"/>
+                          <pic:cNvPr id="125991597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677458339" name="Picture">
+                  <wp:docPr id="216714288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677458339" name="Picture"/>
+                          <pic:cNvPr id="216714288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445507990" name="Picture">
+                  <wp:docPr id="1340123020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445507990" name="Picture"/>
+                          <pic:cNvPr id="1340123020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016738406" name="Picture">
+                  <wp:docPr id="57568681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016738406" name="Picture"/>
+                          <pic:cNvPr id="57568681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268676817" name="Picture">
+                  <wp:docPr id="266776526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268676817" name="Picture"/>
+                          <pic:cNvPr id="266776526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2111325071" name="Picture">
+                        <wp:docPr id="67376363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2111325071" name="Picture"/>
+                                <pic:cNvPr id="67376363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="511210306" name="Picture">
+                        <wp:docPr id="1277316518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="511210306" name="Picture"/>
+                                <pic:cNvPr id="1277316518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="562274105" name="Picture">
+                  <wp:docPr id="1747303301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="562274105" name="Picture"/>
+                          <pic:cNvPr id="1747303301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440459351" name="Picture">
+                  <wp:docPr id="1467256184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440459351" name="Picture"/>
+                          <pic:cNvPr id="1467256184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697414396" name="Picture">
+                  <wp:docPr id="1491547409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697414396" name="Picture"/>
+                          <pic:cNvPr id="1491547409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749190683" name="Picture">
+                  <wp:docPr id="1731133089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749190683" name="Picture"/>
+                          <pic:cNvPr id="1731133089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1663018306" name="Picture">
+                  <wp:docPr id="1641656824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1663018306" name="Picture"/>
+                          <pic:cNvPr id="1641656824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28944,57 +28944,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138662705" name="Picture">
+                  <wp:docPr id="1598930216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138662705" name="Picture"/>
+                          <pic:cNvPr id="1598930216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30087,57 +30087,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1030199179" name="Picture">
+                        <wp:docPr id="236657312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1030199179" name="Picture"/>
+                                <pic:cNvPr id="236657312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31448,57 +31448,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152252409" name="Picture">
+                  <wp:docPr id="1007506102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152252409" name="Picture"/>
+                          <pic:cNvPr id="1007506102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31537,57 +31537,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146868546" name="Picture">
+                  <wp:docPr id="1937746366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146868546" name="Picture"/>
+                          <pic:cNvPr id="1937746366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32181,57 +32181,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417297188" name="Picture">
+                  <wp:docPr id="1086641714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417297188" name="Picture"/>
+                          <pic:cNvPr id="1086641714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33179,57 +33179,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329215841" name="Picture">
+                  <wp:docPr id="1581464662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329215841" name="Picture"/>
+                          <pic:cNvPr id="1581464662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33282,57 +33282,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507897235" name="Picture">
+                  <wp:docPr id="1915477083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507897235" name="Picture"/>
+                          <pic:cNvPr id="1915477083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34661,57 +34661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335343707" name="Picture">
+                  <wp:docPr id="1956599402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335343707" name="Picture"/>
+                          <pic:cNvPr id="1956599402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35795,57 +35795,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1433809527" name="Picture">
+                        <wp:docPr id="1358869913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1433809527" name="Picture"/>
+                                <pic:cNvPr id="1358869913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36820,57 +36820,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1874341574" name="Picture">
+                        <wp:docPr id="1259868706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1874341574" name="Picture"/>
+                                <pic:cNvPr id="1259868706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38292,57 +38292,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188304588" name="Picture">
+                  <wp:docPr id="1852777637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188304588" name="Picture"/>
+                          <pic:cNvPr id="1852777637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38381,57 +38381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240656431" name="Picture">
+                  <wp:docPr id="1420173143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240656431" name="Picture"/>
+                          <pic:cNvPr id="1420173143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39025,57 +39025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923855342" name="Picture">
+                  <wp:docPr id="967675661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923855342" name="Picture"/>
+                          <pic:cNvPr id="967675661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40023,57 +40023,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="778712219" name="Picture">
+                  <wp:docPr id="1580724283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="778712219" name="Picture"/>
+                          <pic:cNvPr id="1580724283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40126,57 +40126,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254235964" name="Picture">
+                  <wp:docPr id="1039111068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254235964" name="Picture"/>
+                          <pic:cNvPr id="1039111068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41503,57 +41503,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873328145" name="Picture">
+                  <wp:docPr id="373178391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873328145" name="Picture"/>
+                          <pic:cNvPr id="373178391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42646,57 +42646,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1380446287" name="Picture">
+                        <wp:docPr id="1989107541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1380446287" name="Picture"/>
+                                <pic:cNvPr id="1989107541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43867,57 +43867,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157413744" name="Picture">
+                  <wp:docPr id="315987819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157413744" name="Picture"/>
+                          <pic:cNvPr id="315987819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43938,57 +43938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106977979" name="Picture">
+                  <wp:docPr id="670900900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106977979" name="Picture"/>
+                          <pic:cNvPr id="670900900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44352,57 +44352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516142208" name="Picture">
+                  <wp:docPr id="635244454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516142208" name="Picture"/>
+                          <pic:cNvPr id="635244454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>