--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30570026" name="Picture">
+                  <wp:docPr id="1592931975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30570026" name="Picture"/>
+                          <pic:cNvPr id="1592931975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039744720" name="Picture">
+                  <wp:docPr id="102355771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039744720" name="Picture"/>
+                          <pic:cNvPr id="102355771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1248664588" name="Picture">
+                        <wp:docPr id="1639702256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1248664588" name="Picture"/>
+                                <pic:cNvPr id="1639702256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910748218" name="Picture">
+                  <wp:docPr id="1039147758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910748218" name="Picture"/>
+                          <pic:cNvPr id="1039147758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1939743213" name="Picture">
+                  <wp:docPr id="705770597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1939743213" name="Picture"/>
+                          <pic:cNvPr id="705770597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540512316" name="Picture">
+                  <wp:docPr id="1969593942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540512316" name="Picture"/>
+                          <pic:cNvPr id="1969593942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012926974" name="Picture">
+                  <wp:docPr id="321352824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012926974" name="Picture"/>
+                          <pic:cNvPr id="321352824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676208416" name="Picture">
+                  <wp:docPr id="1267641763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676208416" name="Picture"/>
+                          <pic:cNvPr id="1267641763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1853816900" name="Picture">
+                        <wp:docPr id="1751748629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1853816900" name="Picture"/>
+                                <pic:cNvPr id="1751748629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1273319051" name="Picture">
+                        <wp:docPr id="685250148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1273319051" name="Picture"/>
+                                <pic:cNvPr id="685250148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1956994963" name="Picture">
+                        <wp:docPr id="1219540271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1956994963" name="Picture"/>
+                                <pic:cNvPr id="1219540271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="247492390" name="Picture">
+                        <wp:docPr id="591187745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="247492390" name="Picture"/>
+                                <pic:cNvPr id="591187745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1140213624" name="Picture">
+                        <wp:docPr id="1648972979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1140213624" name="Picture"/>
+                                <pic:cNvPr id="1648972979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="647782211" name="Picture">
+                        <wp:docPr id="547970208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="647782211" name="Picture"/>
+                                <pic:cNvPr id="547970208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1398211260" name="Picture">
+                        <wp:docPr id="2136118184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1398211260" name="Picture"/>
+                                <pic:cNvPr id="2136118184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1526490597" name="Picture">
+                        <wp:docPr id="2037975814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1526490597" name="Picture"/>
+                                <pic:cNvPr id="2037975814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="68891228" name="Picture">
+                        <wp:docPr id="901266891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="68891228" name="Picture"/>
+                                <pic:cNvPr id="901266891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="725619933" name="Picture">
+                        <wp:docPr id="843240739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="725619933" name="Picture"/>
+                                <pic:cNvPr id="843240739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="58836960" name="Picture">
+                        <wp:docPr id="342710473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="58836960" name="Picture"/>
+                                <pic:cNvPr id="342710473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10782,57 +10782,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="202354690" name="Picture">
+                        <wp:docPr id="1235303689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="202354690" name="Picture"/>
+                                <pic:cNvPr id="1235303689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11597,57 +11597,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1541543707" name="Picture">
+                        <wp:docPr id="1265601777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1541543707" name="Picture"/>
+                                <pic:cNvPr id="1265601777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11944,57 +11944,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="534813209" name="Picture">
+                        <wp:docPr id="191465942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="534813209" name="Picture"/>
+                                <pic:cNvPr id="191465942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12391,57 +12391,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1205622715" name="Picture">
+                        <wp:docPr id="1790029606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1205622715" name="Picture"/>
+                                <pic:cNvPr id="1790029606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13255,57 +13255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811212960" name="Picture">
+                  <wp:docPr id="1892580557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811212960" name="Picture"/>
+                          <pic:cNvPr id="1892580557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13344,57 +13344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634374932" name="Picture">
+                  <wp:docPr id="405478317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634374932" name="Picture"/>
+                          <pic:cNvPr id="405478317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13988,57 +13988,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599810455" name="Picture">
+                  <wp:docPr id="1967778916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599810455" name="Picture"/>
+                          <pic:cNvPr id="1967778916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15216,57 +15216,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980363367" name="Picture">
+                  <wp:docPr id="1955457541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980363367" name="Picture"/>
+                          <pic:cNvPr id="1955457541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15319,57 +15319,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208386732" name="Picture">
+                  <wp:docPr id="955255319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208386732" name="Picture"/>
+                          <pic:cNvPr id="955255319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16698,57 +16698,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925403786" name="Picture">
+                  <wp:docPr id="1777466050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925403786" name="Picture"/>
+                          <pic:cNvPr id="1777466050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17823,57 +17823,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="116261970" name="Picture">
+                        <wp:docPr id="1229117813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="116261970" name="Picture"/>
+                                <pic:cNvPr id="1229117813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18707,57 +18707,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="915220824" name="Picture">
+                        <wp:docPr id="740133695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="915220824" name="Picture"/>
+                                <pic:cNvPr id="740133695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20181,57 +20181,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646629310" name="Picture">
+                  <wp:docPr id="226036990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646629310" name="Picture"/>
+                          <pic:cNvPr id="226036990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20270,57 +20270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569329502" name="Picture">
+                  <wp:docPr id="636506606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569329502" name="Picture"/>
+                          <pic:cNvPr id="636506606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20914,57 +20914,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43136094" name="Picture">
+                  <wp:docPr id="1710518812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43136094" name="Picture"/>
+                          <pic:cNvPr id="1710518812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21912,57 +21912,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796039628" name="Picture">
+                  <wp:docPr id="104217618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796039628" name="Picture"/>
+                          <pic:cNvPr id="104217618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22015,57 +22015,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1835020148" name="Picture">
+                  <wp:docPr id="682737751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1835020148" name="Picture"/>
+                          <pic:cNvPr id="682737751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23396,57 +23396,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="643343286" name="Picture">
+                  <wp:docPr id="1124992574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="643343286" name="Picture"/>
+                          <pic:cNvPr id="1124992574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24558,57 +24558,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1436819558" name="Picture">
+                        <wp:docPr id="214547852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1436819558" name="Picture"/>
+                                <pic:cNvPr id="214547852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25533,57 +25533,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="796937516" name="Picture">
+                        <wp:docPr id="1593857988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="796937516" name="Picture"/>
+                                <pic:cNvPr id="1593857988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26922,57 +26922,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532231594" name="Picture">
+                  <wp:docPr id="509916277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532231594" name="Picture"/>
+                          <pic:cNvPr id="509916277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27011,57 +27011,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553360272" name="Picture">
+                  <wp:docPr id="736332699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553360272" name="Picture"/>
+                          <pic:cNvPr id="736332699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27655,57 +27655,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392143538" name="Picture">
+                  <wp:docPr id="2944864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392143538" name="Picture"/>
+                          <pic:cNvPr id="2944864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28653,57 +28653,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164800883" name="Picture">
+                  <wp:docPr id="307678513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164800883" name="Picture"/>
+                          <pic:cNvPr id="307678513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28756,57 +28756,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357132126" name="Picture">
+                  <wp:docPr id="158026817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357132126" name="Picture"/>
+                          <pic:cNvPr id="158026817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30135,57 +30135,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549525187" name="Picture">
+                  <wp:docPr id="921446741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549525187" name="Picture"/>
+                          <pic:cNvPr id="921446741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31288,57 +31288,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1527325281" name="Picture">
+                        <wp:docPr id="2064400836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1527325281" name="Picture"/>
+                                <pic:cNvPr id="2064400836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32760,57 +32760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482132539" name="Picture">
+                  <wp:docPr id="754809201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482132539" name="Picture"/>
+                          <pic:cNvPr id="754809201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32849,57 +32849,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794087591" name="Picture">
+                  <wp:docPr id="2055816297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794087591" name="Picture"/>
+                          <pic:cNvPr id="2055816297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33493,57 +33493,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1092932822" name="Picture">
+                  <wp:docPr id="621475485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1092932822" name="Picture"/>
+                          <pic:cNvPr id="621475485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34491,57 +34491,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925877146" name="Picture">
+                  <wp:docPr id="161186440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925877146" name="Picture"/>
+                          <pic:cNvPr id="161186440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34594,57 +34594,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045477344" name="Picture">
+                  <wp:docPr id="1729806104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045477344" name="Picture"/>
+                          <pic:cNvPr id="1729806104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35971,57 +35971,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1690352909" name="Picture">
+                  <wp:docPr id="950995885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1690352909" name="Picture"/>
+                          <pic:cNvPr id="950995885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37114,57 +37114,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1880589759" name="Picture">
+                        <wp:docPr id="1771732687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1880589759" name="Picture"/>
+                                <pic:cNvPr id="1771732687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38482,57 +38482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785537681" name="Picture">
+                  <wp:docPr id="512490232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785537681" name="Picture"/>
+                          <pic:cNvPr id="512490232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38571,57 +38571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646532745" name="Picture">
+                  <wp:docPr id="618496992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646532745" name="Picture"/>
+                          <pic:cNvPr id="618496992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39203,57 +39203,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2865142" name="Picture">
+                  <wp:docPr id="1250577451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2865142" name="Picture"/>
+                          <pic:cNvPr id="1250577451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40147,57 +40147,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1828388349" name="Picture">
+                  <wp:docPr id="1389124275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1828388349" name="Picture"/>
+                          <pic:cNvPr id="1389124275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40259,57 +40259,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="995324987" name="Picture">
+                  <wp:docPr id="1452929608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="995324987" name="Picture"/>
+                          <pic:cNvPr id="1452929608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41918,57 +41918,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626370882" name="Picture">
+                  <wp:docPr id="1545348483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626370882" name="Picture"/>
+                          <pic:cNvPr id="1545348483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43097,57 +43097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88524707" name="Picture">
+                  <wp:docPr id="1505219308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88524707" name="Picture"/>
+                          <pic:cNvPr id="1505219308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43177,57 +43177,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356744187" name="Picture">
+                  <wp:docPr id="1257593511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356744187" name="Picture"/>
+                          <pic:cNvPr id="1257593511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43665,57 +43665,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674516736" name="Picture">
+                  <wp:docPr id="1506690750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674516736" name="Picture"/>
+                          <pic:cNvPr id="1506690750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>