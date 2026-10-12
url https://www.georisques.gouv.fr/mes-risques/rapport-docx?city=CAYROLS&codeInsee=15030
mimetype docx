--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592931975" name="Picture">
+                  <wp:docPr id="1915422408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592931975" name="Picture"/>
+                          <pic:cNvPr id="1915422408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102355771" name="Picture">
+                  <wp:docPr id="962687091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102355771" name="Picture"/>
+                          <pic:cNvPr id="962687091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1639702256" name="Picture">
+                        <wp:docPr id="377489236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1639702256" name="Picture"/>
+                                <pic:cNvPr id="377489236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039147758" name="Picture">
+                  <wp:docPr id="1212231923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039147758" name="Picture"/>
+                          <pic:cNvPr id="1212231923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="705770597" name="Picture">
+                  <wp:docPr id="876018255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="705770597" name="Picture"/>
+                          <pic:cNvPr id="876018255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1969593942" name="Picture">
+                  <wp:docPr id="922261383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1969593942" name="Picture"/>
+                          <pic:cNvPr id="922261383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321352824" name="Picture">
+                  <wp:docPr id="610183075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321352824" name="Picture"/>
+                          <pic:cNvPr id="610183075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267641763" name="Picture">
+                  <wp:docPr id="2009502191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267641763" name="Picture"/>
+                          <pic:cNvPr id="2009502191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1751748629" name="Picture">
+                        <wp:docPr id="1724161855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1751748629" name="Picture"/>
+                                <pic:cNvPr id="1724161855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="685250148" name="Picture">
+                        <wp:docPr id="312713385" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="685250148" name="Picture"/>
+                                <pic:cNvPr id="312713385" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1219540271" name="Picture">
+                        <wp:docPr id="472248473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1219540271" name="Picture"/>
+                                <pic:cNvPr id="472248473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="591187745" name="Picture">
+                        <wp:docPr id="914279940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="591187745" name="Picture"/>
+                                <pic:cNvPr id="914279940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1648972979" name="Picture">
+                        <wp:docPr id="1079988951" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1648972979" name="Picture"/>
+                                <pic:cNvPr id="1079988951" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="547970208" name="Picture">
+                        <wp:docPr id="2007736497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="547970208" name="Picture"/>
+                                <pic:cNvPr id="2007736497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2136118184" name="Picture">
+                        <wp:docPr id="764121479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2136118184" name="Picture"/>
+                                <pic:cNvPr id="764121479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2037975814" name="Picture">
+                        <wp:docPr id="1681766884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2037975814" name="Picture"/>
+                                <pic:cNvPr id="1681766884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="901266891" name="Picture">
+                        <wp:docPr id="1268323954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="901266891" name="Picture"/>
+                                <pic:cNvPr id="1268323954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="843240739" name="Picture">
+                        <wp:docPr id="373295545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="843240739" name="Picture"/>
+                                <pic:cNvPr id="373295545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="342710473" name="Picture">
+                        <wp:docPr id="1061996591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="342710473" name="Picture"/>
+                                <pic:cNvPr id="1061996591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10782,57 +10782,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1235303689" name="Picture">
+                        <wp:docPr id="2049887509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1235303689" name="Picture"/>
+                                <pic:cNvPr id="2049887509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11597,57 +11597,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1265601777" name="Picture">
+                        <wp:docPr id="289199755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1265601777" name="Picture"/>
+                                <pic:cNvPr id="289199755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11944,57 +11944,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="191465942" name="Picture">
+                        <wp:docPr id="1435297501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="191465942" name="Picture"/>
+                                <pic:cNvPr id="1435297501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12391,57 +12391,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1790029606" name="Picture">
+                        <wp:docPr id="1993390307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1790029606" name="Picture"/>
+                                <pic:cNvPr id="1993390307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13255,57 +13255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892580557" name="Picture">
+                  <wp:docPr id="147081048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892580557" name="Picture"/>
+                          <pic:cNvPr id="147081048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13344,57 +13344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405478317" name="Picture">
+                  <wp:docPr id="1999821425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405478317" name="Picture"/>
+                          <pic:cNvPr id="1999821425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13988,57 +13988,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1967778916" name="Picture">
+                  <wp:docPr id="802423697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1967778916" name="Picture"/>
+                          <pic:cNvPr id="802423697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15216,57 +15216,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955457541" name="Picture">
+                  <wp:docPr id="724242338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955457541" name="Picture"/>
+                          <pic:cNvPr id="724242338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15319,57 +15319,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955255319" name="Picture">
+                  <wp:docPr id="1482434422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955255319" name="Picture"/>
+                          <pic:cNvPr id="1482434422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16698,57 +16698,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777466050" name="Picture">
+                  <wp:docPr id="74236082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777466050" name="Picture"/>
+                          <pic:cNvPr id="74236082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17823,57 +17823,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1229117813" name="Picture">
+                        <wp:docPr id="843833772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1229117813" name="Picture"/>
+                                <pic:cNvPr id="843833772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18707,57 +18707,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="740133695" name="Picture">
+                        <wp:docPr id="707984451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="740133695" name="Picture"/>
+                                <pic:cNvPr id="707984451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20181,57 +20181,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226036990" name="Picture">
+                  <wp:docPr id="1289672899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226036990" name="Picture"/>
+                          <pic:cNvPr id="1289672899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20270,57 +20270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636506606" name="Picture">
+                  <wp:docPr id="1121259406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636506606" name="Picture"/>
+                          <pic:cNvPr id="1121259406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20914,57 +20914,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710518812" name="Picture">
+                  <wp:docPr id="2142774131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710518812" name="Picture"/>
+                          <pic:cNvPr id="2142774131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21912,57 +21912,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="104217618" name="Picture">
+                  <wp:docPr id="1470565561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="104217618" name="Picture"/>
+                          <pic:cNvPr id="1470565561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22015,57 +22015,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="682737751" name="Picture">
+                  <wp:docPr id="329824006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="682737751" name="Picture"/>
+                          <pic:cNvPr id="329824006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23396,57 +23396,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1124992574" name="Picture">
+                  <wp:docPr id="156510757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1124992574" name="Picture"/>
+                          <pic:cNvPr id="156510757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24558,57 +24558,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="214547852" name="Picture">
+                        <wp:docPr id="1969688226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="214547852" name="Picture"/>
+                                <pic:cNvPr id="1969688226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25533,57 +25533,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1593857988" name="Picture">
+                        <wp:docPr id="1973030617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1593857988" name="Picture"/>
+                                <pic:cNvPr id="1973030617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26922,57 +26922,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509916277" name="Picture">
+                  <wp:docPr id="944053462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509916277" name="Picture"/>
+                          <pic:cNvPr id="944053462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27011,57 +27011,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="736332699" name="Picture">
+                  <wp:docPr id="78563196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="736332699" name="Picture"/>
+                          <pic:cNvPr id="78563196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27655,57 +27655,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2944864" name="Picture">
+                  <wp:docPr id="490443711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2944864" name="Picture"/>
+                          <pic:cNvPr id="490443711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28653,57 +28653,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307678513" name="Picture">
+                  <wp:docPr id="919527501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307678513" name="Picture"/>
+                          <pic:cNvPr id="919527501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28756,57 +28756,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158026817" name="Picture">
+                  <wp:docPr id="1821709911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158026817" name="Picture"/>
+                          <pic:cNvPr id="1821709911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30135,57 +30135,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921446741" name="Picture">
+                  <wp:docPr id="1803382584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921446741" name="Picture"/>
+                          <pic:cNvPr id="1803382584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31288,57 +31288,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2064400836" name="Picture">
+                        <wp:docPr id="1429524031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2064400836" name="Picture"/>
+                                <pic:cNvPr id="1429524031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32760,57 +32760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754809201" name="Picture">
+                  <wp:docPr id="1437630222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754809201" name="Picture"/>
+                          <pic:cNvPr id="1437630222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32849,57 +32849,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055816297" name="Picture">
+                  <wp:docPr id="220933517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055816297" name="Picture"/>
+                          <pic:cNvPr id="220933517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33493,57 +33493,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621475485" name="Picture">
+                  <wp:docPr id="1140614395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621475485" name="Picture"/>
+                          <pic:cNvPr id="1140614395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34491,57 +34491,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161186440" name="Picture">
+                  <wp:docPr id="1919578661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161186440" name="Picture"/>
+                          <pic:cNvPr id="1919578661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34594,57 +34594,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1729806104" name="Picture">
+                  <wp:docPr id="1292288276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1729806104" name="Picture"/>
+                          <pic:cNvPr id="1292288276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35971,57 +35971,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950995885" name="Picture">
+                  <wp:docPr id="959384267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950995885" name="Picture"/>
+                          <pic:cNvPr id="959384267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37114,57 +37114,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1771732687" name="Picture">
+                        <wp:docPr id="1212564523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1771732687" name="Picture"/>
+                                <pic:cNvPr id="1212564523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38482,57 +38482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512490232" name="Picture">
+                  <wp:docPr id="1801230083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512490232" name="Picture"/>
+                          <pic:cNvPr id="1801230083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38571,57 +38571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618496992" name="Picture">
+                  <wp:docPr id="289534303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618496992" name="Picture"/>
+                          <pic:cNvPr id="289534303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39203,57 +39203,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250577451" name="Picture">
+                  <wp:docPr id="1810931323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250577451" name="Picture"/>
+                          <pic:cNvPr id="1810931323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40147,57 +40147,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389124275" name="Picture">
+                  <wp:docPr id="439176299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389124275" name="Picture"/>
+                          <pic:cNvPr id="439176299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40259,57 +40259,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452929608" name="Picture">
+                  <wp:docPr id="1546919757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452929608" name="Picture"/>
+                          <pic:cNvPr id="1546919757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41918,57 +41918,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545348483" name="Picture">
+                  <wp:docPr id="395344005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545348483" name="Picture"/>
+                          <pic:cNvPr id="395344005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43097,57 +43097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505219308" name="Picture">
+                  <wp:docPr id="865928980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505219308" name="Picture"/>
+                          <pic:cNvPr id="865928980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43177,57 +43177,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257593511" name="Picture">
+                  <wp:docPr id="1375459916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257593511" name="Picture"/>
+                          <pic:cNvPr id="1375459916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43665,57 +43665,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1506690750" name="Picture">
+                  <wp:docPr id="784213013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1506690750" name="Picture"/>
+                          <pic:cNvPr id="784213013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>