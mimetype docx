--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="998028347" name="Picture">
+                  <wp:docPr id="1421591893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="998028347" name="Picture"/>
+                          <pic:cNvPr id="1421591893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314329670" name="Picture">
+                  <wp:docPr id="1583951237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314329670" name="Picture"/>
+                          <pic:cNvPr id="1583951237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2010944229" name="Picture">
+                        <wp:docPr id="1951171848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2010944229" name="Picture"/>
+                                <pic:cNvPr id="1951171848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381246156" name="Picture">
+                  <wp:docPr id="1655313969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381246156" name="Picture"/>
+                          <pic:cNvPr id="1655313969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918902515" name="Picture">
+                  <wp:docPr id="44091523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918902515" name="Picture"/>
+                          <pic:cNvPr id="44091523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373045367" name="Picture">
+                  <wp:docPr id="235539646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373045367" name="Picture"/>
+                          <pic:cNvPr id="235539646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527763487" name="Picture">
+                  <wp:docPr id="1851045322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527763487" name="Picture"/>
+                          <pic:cNvPr id="1851045322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144942003" name="Picture">
+                  <wp:docPr id="598953325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144942003" name="Picture"/>
+                          <pic:cNvPr id="598953325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="442340573" name="Picture">
+                        <wp:docPr id="1628676530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="442340573" name="Picture"/>
+                                <pic:cNvPr id="1628676530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1008267804" name="Picture">
+                        <wp:docPr id="628993814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1008267804" name="Picture"/>
+                                <pic:cNvPr id="628993814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="526882390" name="Picture">
+                        <wp:docPr id="503663484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="526882390" name="Picture"/>
+                                <pic:cNvPr id="503663484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1280065084" name="Picture">
+                        <wp:docPr id="595172357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1280065084" name="Picture"/>
+                                <pic:cNvPr id="595172357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="650580628" name="Picture">
+                        <wp:docPr id="1769158987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="650580628" name="Picture"/>
+                                <pic:cNvPr id="1769158987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="629910365" name="Picture">
+                        <wp:docPr id="1597514026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="629910365" name="Picture"/>
+                                <pic:cNvPr id="1597514026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="763338361" name="Picture">
+                        <wp:docPr id="809726312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="763338361" name="Picture"/>
+                                <pic:cNvPr id="809726312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="851276892" name="Picture">
+                        <wp:docPr id="800326991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="851276892" name="Picture"/>
+                                <pic:cNvPr id="800326991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="666823217" name="Picture">
+                        <wp:docPr id="357515354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="666823217" name="Picture"/>
+                                <pic:cNvPr id="357515354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1910886046" name="Picture">
+                        <wp:docPr id="76035121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1910886046" name="Picture"/>
+                                <pic:cNvPr id="76035121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2129760273" name="Picture">
+                        <wp:docPr id="1270593341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2129760273" name="Picture"/>
+                                <pic:cNvPr id="1270593341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1988922214" name="Picture">
+                        <wp:docPr id="517521245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1988922214" name="Picture"/>
+                                <pic:cNvPr id="517521245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1143569741" name="Picture">
+                        <wp:docPr id="1586459403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1143569741" name="Picture"/>
+                                <pic:cNvPr id="1586459403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="693273365" name="Picture">
+                        <wp:docPr id="1121030939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="693273365" name="Picture"/>
+                                <pic:cNvPr id="1121030939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1453072462" name="Picture">
+                        <wp:docPr id="1758741269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1453072462" name="Picture"/>
+                                <pic:cNvPr id="1758741269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17110692" name="Picture">
+                  <wp:docPr id="109957364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17110692" name="Picture"/>
+                          <pic:cNvPr id="109957364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41807852" name="Picture">
+                  <wp:docPr id="18270431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41807852" name="Picture"/>
+                          <pic:cNvPr id="18270431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1137066389" name="Picture">
+                  <wp:docPr id="69754363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1137066389" name="Picture"/>
+                          <pic:cNvPr id="69754363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508452054" name="Picture">
+                  <wp:docPr id="383716261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508452054" name="Picture"/>
+                          <pic:cNvPr id="383716261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721168995" name="Picture">
+                  <wp:docPr id="501817967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721168995" name="Picture"/>
+                          <pic:cNvPr id="501817967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528241419" name="Picture">
+                  <wp:docPr id="560686080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528241419" name="Picture"/>
+                          <pic:cNvPr id="560686080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1450768668" name="Picture">
+                        <wp:docPr id="656983609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1450768668" name="Picture"/>
+                                <pic:cNvPr id="656983609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1353286576" name="Picture">
+                  <wp:docPr id="1414709606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1353286576" name="Picture"/>
+                          <pic:cNvPr id="1414709606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311289051" name="Picture">
+                  <wp:docPr id="1082108615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311289051" name="Picture"/>
+                          <pic:cNvPr id="1082108615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594433051" name="Picture">
+                  <wp:docPr id="554153471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594433051" name="Picture"/>
+                          <pic:cNvPr id="554153471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148180811" name="Picture">
+                  <wp:docPr id="639984182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148180811" name="Picture"/>
+                          <pic:cNvPr id="639984182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910145291" name="Picture">
+                  <wp:docPr id="1138655590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910145291" name="Picture"/>
+                          <pic:cNvPr id="1138655590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143010345" name="Picture">
+                  <wp:docPr id="750626305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143010345" name="Picture"/>
+                          <pic:cNvPr id="750626305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="300747003" name="Picture">
+                        <wp:docPr id="1960550770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="300747003" name="Picture"/>
+                                <pic:cNvPr id="1960550770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66737144" name="Picture">
+                  <wp:docPr id="1059094194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66737144" name="Picture"/>
+                          <pic:cNvPr id="1059094194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723124485" name="Picture">
+                  <wp:docPr id="886104774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723124485" name="Picture"/>
+                          <pic:cNvPr id="886104774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905009014" name="Picture">
+                  <wp:docPr id="89992091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905009014" name="Picture"/>
+                          <pic:cNvPr id="89992091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1879896347" name="Picture">
+                  <wp:docPr id="828754354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1879896347" name="Picture"/>
+                          <pic:cNvPr id="828754354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_19.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310531433" name="Picture">
+                  <wp:docPr id="1193225326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310531433" name="Picture"/>
+                          <pic:cNvPr id="1193225326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27893,57 +27893,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523527457" name="Picture">
+                  <wp:docPr id="1713280025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523527457" name="Picture"/>
+                          <pic:cNvPr id="1713280025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_18.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29663,57 +29663,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2016969167" name="Picture">
+                        <wp:docPr id="1659361996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2016969167" name="Picture"/>
+                                <pic:cNvPr id="1659361996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31440,57 +31440,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844537071" name="Picture">
+                  <wp:docPr id="851915549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844537071" name="Picture"/>
+                          <pic:cNvPr id="851915549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31520,57 +31520,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598354528" name="Picture">
+                  <wp:docPr id="902609936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598354528" name="Picture"/>
+                          <pic:cNvPr id="902609936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32074,57 +32074,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523438891" name="Picture">
+                  <wp:docPr id="1600588653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523438891" name="Picture"/>
+                          <pic:cNvPr id="1600588653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34127,57 +34127,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811209572" name="Picture">
+                  <wp:docPr id="1863305783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811209572" name="Picture"/>
+                          <pic:cNvPr id="1863305783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34216,57 +34216,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212483323" name="Picture">
+                  <wp:docPr id="1072945146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212483323" name="Picture"/>
+                          <pic:cNvPr id="1072945146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34860,57 +34860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081814101" name="Picture">
+                  <wp:docPr id="1487445770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081814101" name="Picture"/>
+                          <pic:cNvPr id="1487445770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35858,57 +35858,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1566848378" name="Picture">
+                  <wp:docPr id="1586362411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1566848378" name="Picture"/>
+                          <pic:cNvPr id="1586362411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35961,57 +35961,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752349084" name="Picture">
+                  <wp:docPr id="1510936600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752349084" name="Picture"/>
+                          <pic:cNvPr id="1510936600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37338,57 +37338,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621841286" name="Picture">
+                  <wp:docPr id="1502699871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621841286" name="Picture"/>
+                          <pic:cNvPr id="1502699871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38481,57 +38481,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1768414553" name="Picture">
+                        <wp:docPr id="1769600383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1768414553" name="Picture"/>
+                                <pic:cNvPr id="1769600383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39842,57 +39842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398448790" name="Picture">
+                  <wp:docPr id="993061526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398448790" name="Picture"/>
+                          <pic:cNvPr id="993061526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39931,57 +39931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="194522277" name="Picture">
+                  <wp:docPr id="557539656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="194522277" name="Picture"/>
+                          <pic:cNvPr id="557539656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40575,57 +40575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16991916" name="Picture">
+                  <wp:docPr id="1113578289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16991916" name="Picture"/>
+                          <pic:cNvPr id="1113578289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41573,57 +41573,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423369181" name="Picture">
+                  <wp:docPr id="586510487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423369181" name="Picture"/>
+                          <pic:cNvPr id="586510487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41676,57 +41676,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922086018" name="Picture">
+                  <wp:docPr id="158111132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922086018" name="Picture"/>
+                          <pic:cNvPr id="158111132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43053,57 +43053,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431745537" name="Picture">
+                  <wp:docPr id="1934864567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431745537" name="Picture"/>
+                          <pic:cNvPr id="1934864567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44196,57 +44196,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="246826886" name="Picture">
+                        <wp:docPr id="2139284855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="246826886" name="Picture"/>
+                                <pic:cNvPr id="2139284855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45467,57 +45467,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813116396" name="Picture">
+                  <wp:docPr id="1283885324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813116396" name="Picture"/>
+                          <pic:cNvPr id="1283885324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45547,57 +45547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1274764571" name="Picture">
+                  <wp:docPr id="757027729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1274764571" name="Picture"/>
+                          <pic:cNvPr id="757027729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46026,57 +46026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038728589" name="Picture">
+                  <wp:docPr id="579704021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038728589" name="Picture"/>
+                          <pic:cNvPr id="579704021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48041,57 +48041,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833308182" name="Picture">
+                  <wp:docPr id="139663782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833308182" name="Picture"/>
+                          <pic:cNvPr id="139663782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48112,57 +48112,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="539612861" name="Picture">
+                  <wp:docPr id="1602703590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="539612861" name="Picture"/>
+                          <pic:cNvPr id="1602703590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48526,57 +48526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102171098" name="Picture">
+                  <wp:docPr id="300047615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102171098" name="Picture"/>
+                          <pic:cNvPr id="300047615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>