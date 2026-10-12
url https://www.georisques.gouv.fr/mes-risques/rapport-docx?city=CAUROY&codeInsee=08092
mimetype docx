--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180536656" name="Picture">
+                  <wp:docPr id="1422797255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180536656" name="Picture"/>
+                          <pic:cNvPr id="1422797255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="218994961" name="Picture">
+                  <wp:docPr id="1175113415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="218994961" name="Picture"/>
+                          <pic:cNvPr id="1175113415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="673105812" name="Picture">
+                        <wp:docPr id="913766065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="673105812" name="Picture"/>
+                                <pic:cNvPr id="913766065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838036756" name="Picture">
+                  <wp:docPr id="350817552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838036756" name="Picture"/>
+                          <pic:cNvPr id="350817552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="742417440" name="Picture">
+                  <wp:docPr id="389826888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="742417440" name="Picture"/>
+                          <pic:cNvPr id="389826888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="18522589" name="Picture">
+                  <wp:docPr id="1179055899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18522589" name="Picture"/>
+                          <pic:cNvPr id="1179055899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291307892" name="Picture">
+                  <wp:docPr id="178484219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291307892" name="Picture"/>
+                          <pic:cNvPr id="178484219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1055837829" name="Picture">
+                  <wp:docPr id="1410206324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1055837829" name="Picture"/>
+                          <pic:cNvPr id="1410206324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="837214372" name="Picture">
+                        <wp:docPr id="563625912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="837214372" name="Picture"/>
+                                <pic:cNvPr id="563625912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1938182879" name="Picture">
+                        <wp:docPr id="1943391943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1938182879" name="Picture"/>
+                                <pic:cNvPr id="1943391943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1133069114" name="Picture">
+                        <wp:docPr id="1879318404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1133069114" name="Picture"/>
+                                <pic:cNvPr id="1879318404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="427607056" name="Picture">
+                        <wp:docPr id="1200767" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="427607056" name="Picture"/>
+                                <pic:cNvPr id="1200767" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1664116865" name="Picture">
+                        <wp:docPr id="1976511117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1664116865" name="Picture"/>
+                                <pic:cNvPr id="1976511117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2138387605" name="Picture">
+                        <wp:docPr id="491564260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2138387605" name="Picture"/>
+                                <pic:cNvPr id="491564260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1559123250" name="Picture">
+                        <wp:docPr id="270989187" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1559123250" name="Picture"/>
+                                <pic:cNvPr id="270989187" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="18785301" name="Picture">
+                        <wp:docPr id="1312888744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="18785301" name="Picture"/>
+                                <pic:cNvPr id="1312888744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1722552204" name="Picture">
+                        <wp:docPr id="194819574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1722552204" name="Picture"/>
+                                <pic:cNvPr id="194819574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1723276395" name="Picture">
+                        <wp:docPr id="166565056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1723276395" name="Picture"/>
+                                <pic:cNvPr id="166565056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1299637489" name="Picture">
+                        <wp:docPr id="475044135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1299637489" name="Picture"/>
+                                <pic:cNvPr id="475044135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1247878410" name="Picture">
+                        <wp:docPr id="5610997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1247878410" name="Picture"/>
+                                <pic:cNvPr id="5610997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1800684575" name="Picture">
+                        <wp:docPr id="764198276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1800684575" name="Picture"/>
+                                <pic:cNvPr id="764198276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1181961926" name="Picture">
+                        <wp:docPr id="1491222172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1181961926" name="Picture"/>
+                                <pic:cNvPr id="1491222172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1172396478" name="Picture">
+                        <wp:docPr id="959458058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1172396478" name="Picture"/>
+                                <pic:cNvPr id="959458058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138296796" name="Picture">
+                  <wp:docPr id="214132698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138296796" name="Picture"/>
+                          <pic:cNvPr id="214132698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341893811" name="Picture">
+                  <wp:docPr id="1807030978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341893811" name="Picture"/>
+                          <pic:cNvPr id="1807030978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1173281735" name="Picture">
+                  <wp:docPr id="1269017354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1173281735" name="Picture"/>
+                          <pic:cNvPr id="1269017354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398114136" name="Picture">
+                  <wp:docPr id="1808346704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398114136" name="Picture"/>
+                          <pic:cNvPr id="1808346704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353966155" name="Picture">
+                  <wp:docPr id="511093763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353966155" name="Picture"/>
+                          <pic:cNvPr id="511093763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1135705231" name="Picture">
+                  <wp:docPr id="129117598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1135705231" name="Picture"/>
+                          <pic:cNvPr id="129117598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="991659988" name="Picture">
+                        <wp:docPr id="1976836099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="991659988" name="Picture"/>
+                                <pic:cNvPr id="1976836099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428925593" name="Picture">
+                  <wp:docPr id="596260165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428925593" name="Picture"/>
+                          <pic:cNvPr id="596260165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60768660" name="Picture">
+                  <wp:docPr id="1139560558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60768660" name="Picture"/>
+                          <pic:cNvPr id="1139560558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692226324" name="Picture">
+                  <wp:docPr id="401388584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692226324" name="Picture"/>
+                          <pic:cNvPr id="401388584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="103797415" name="Picture">
+                  <wp:docPr id="1753693995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="103797415" name="Picture"/>
+                          <pic:cNvPr id="1753693995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836721716" name="Picture">
+                  <wp:docPr id="97306627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836721716" name="Picture"/>
+                          <pic:cNvPr id="97306627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056841536" name="Picture">
+                  <wp:docPr id="458085475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056841536" name="Picture"/>
+                          <pic:cNvPr id="458085475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="689605571" name="Picture">
+                        <wp:docPr id="1158482433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="689605571" name="Picture"/>
+                                <pic:cNvPr id="1158482433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938099739" name="Picture">
+                  <wp:docPr id="1636825404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938099739" name="Picture"/>
+                          <pic:cNvPr id="1636825404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813495604" name="Picture">
+                  <wp:docPr id="1807605161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813495604" name="Picture"/>
+                          <pic:cNvPr id="1807605161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090016532" name="Picture">
+                  <wp:docPr id="1313862765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090016532" name="Picture"/>
+                          <pic:cNvPr id="1313862765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272932564" name="Picture">
+                  <wp:docPr id="1615019961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272932564" name="Picture"/>
+                          <pic:cNvPr id="1615019961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309783766" name="Picture">
+                  <wp:docPr id="2090851134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309783766" name="Picture"/>
+                          <pic:cNvPr id="2090851134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767442311" name="Picture">
+                  <wp:docPr id="506576926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767442311" name="Picture"/>
+                          <pic:cNvPr id="506576926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29454,57 +29454,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="736190589" name="Picture">
+                        <wp:docPr id="737344853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="736190589" name="Picture"/>
+                                <pic:cNvPr id="737344853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32087,57 +32087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="324293442" name="Picture">
+                  <wp:docPr id="2068873447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="324293442" name="Picture"/>
+                          <pic:cNvPr id="2068873447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32158,57 +32158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865483741" name="Picture">
+                  <wp:docPr id="1207222925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865483741" name="Picture"/>
+                          <pic:cNvPr id="1207222925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32637,57 +32637,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1433768446" name="Picture">
+                  <wp:docPr id="1548115694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1433768446" name="Picture"/>
+                          <pic:cNvPr id="1548115694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33929,57 +33929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393638824" name="Picture">
+                  <wp:docPr id="120219376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393638824" name="Picture"/>
+                          <pic:cNvPr id="120219376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34018,57 +34018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364706376" name="Picture">
+                  <wp:docPr id="1722498098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364706376" name="Picture"/>
+                          <pic:cNvPr id="1722498098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34662,57 +34662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824482144" name="Picture">
+                  <wp:docPr id="141868839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824482144" name="Picture"/>
+                          <pic:cNvPr id="141868839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35660,57 +35660,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="569645107" name="Picture">
+                  <wp:docPr id="1027397666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="569645107" name="Picture"/>
+                          <pic:cNvPr id="1027397666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35763,57 +35763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392761777" name="Picture">
+                  <wp:docPr id="336236927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392761777" name="Picture"/>
+                          <pic:cNvPr id="336236927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37140,57 +37140,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788758266" name="Picture">
+                  <wp:docPr id="1516375254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788758266" name="Picture"/>
+                          <pic:cNvPr id="1516375254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38283,57 +38283,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1148441636" name="Picture">
+                        <wp:docPr id="1008976724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1148441636" name="Picture"/>
+                                <pic:cNvPr id="1008976724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39644,57 +39644,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890813694" name="Picture">
+                  <wp:docPr id="1995271354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890813694" name="Picture"/>
+                          <pic:cNvPr id="1995271354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39733,57 +39733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082791756" name="Picture">
+                  <wp:docPr id="1933025908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082791756" name="Picture"/>
+                          <pic:cNvPr id="1933025908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40377,57 +40377,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33671893" name="Picture">
+                  <wp:docPr id="1812707710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33671893" name="Picture"/>
+                          <pic:cNvPr id="1812707710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41375,57 +41375,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063669702" name="Picture">
+                  <wp:docPr id="1697724517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063669702" name="Picture"/>
+                          <pic:cNvPr id="1697724517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41478,57 +41478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1444052140" name="Picture">
+                  <wp:docPr id="625568098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1444052140" name="Picture"/>
+                          <pic:cNvPr id="625568098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42855,57 +42855,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376629777" name="Picture">
+                  <wp:docPr id="37021392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376629777" name="Picture"/>
+                          <pic:cNvPr id="37021392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43998,57 +43998,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="873110179" name="Picture">
+                        <wp:docPr id="1262500127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="873110179" name="Picture"/>
+                                <pic:cNvPr id="1262500127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45269,57 +45269,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974544144" name="Picture">
+                  <wp:docPr id="1636081210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974544144" name="Picture"/>
+                          <pic:cNvPr id="1636081210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45349,57 +45349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502165916" name="Picture">
+                  <wp:docPr id="706647902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502165916" name="Picture"/>
+                          <pic:cNvPr id="706647902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45828,57 +45828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870529191" name="Picture">
+                  <wp:docPr id="967946236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870529191" name="Picture"/>
+                          <pic:cNvPr id="967946236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47423,57 +47423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588367227" name="Picture">
+                  <wp:docPr id="394536626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588367227" name="Picture"/>
+                          <pic:cNvPr id="394536626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47494,57 +47494,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323899625" name="Picture">
+                  <wp:docPr id="1233057659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323899625" name="Picture"/>
+                          <pic:cNvPr id="1233057659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47908,57 +47908,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369264809" name="Picture">
+                  <wp:docPr id="2105831399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369264809" name="Picture"/>
+                          <pic:cNvPr id="2105831399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>