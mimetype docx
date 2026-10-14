--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731026155" name="Picture">
+                  <wp:docPr id="1393451451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731026155" name="Picture"/>
+                          <pic:cNvPr id="1393451451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953187525" name="Picture">
+                  <wp:docPr id="489834746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953187525" name="Picture"/>
+                          <pic:cNvPr id="489834746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="500756106" name="Picture">
+                        <wp:docPr id="2076681477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="500756106" name="Picture"/>
+                                <pic:cNvPr id="2076681477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147027657" name="Picture">
+                  <wp:docPr id="1874935563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147027657" name="Picture"/>
+                          <pic:cNvPr id="1874935563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936484155" name="Picture">
+                  <wp:docPr id="866272573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936484155" name="Picture"/>
+                          <pic:cNvPr id="866272573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1239519220" name="Picture">
+                  <wp:docPr id="1922413929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1239519220" name="Picture"/>
+                          <pic:cNvPr id="1922413929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138246814" name="Picture">
+                  <wp:docPr id="255863843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138246814" name="Picture"/>
+                          <pic:cNvPr id="255863843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189861928" name="Picture">
+                  <wp:docPr id="1043091459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189861928" name="Picture"/>
+                          <pic:cNvPr id="1043091459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1455731150" name="Picture">
+                        <wp:docPr id="377178792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1455731150" name="Picture"/>
+                                <pic:cNvPr id="377178792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1342194264" name="Picture">
+                        <wp:docPr id="1643334112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1342194264" name="Picture"/>
+                                <pic:cNvPr id="1643334112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="617410853" name="Picture">
+                        <wp:docPr id="1661282862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="617410853" name="Picture"/>
+                                <pic:cNvPr id="1661282862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1554634077" name="Picture">
+                        <wp:docPr id="320298733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1554634077" name="Picture"/>
+                                <pic:cNvPr id="320298733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="4786129" name="Picture">
+                        <wp:docPr id="523503732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="4786129" name="Picture"/>
+                                <pic:cNvPr id="523503732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="341989508" name="Picture">
+                        <wp:docPr id="626270416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="341989508" name="Picture"/>
+                                <pic:cNvPr id="626270416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1732878741" name="Picture">
+                        <wp:docPr id="1635752691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1732878741" name="Picture"/>
+                                <pic:cNvPr id="1635752691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="24193602" name="Picture">
+                        <wp:docPr id="1095647613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="24193602" name="Picture"/>
+                                <pic:cNvPr id="1095647613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1747492699" name="Picture">
+                        <wp:docPr id="1106029167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1747492699" name="Picture"/>
+                                <pic:cNvPr id="1106029167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="840089659" name="Picture">
+                        <wp:docPr id="1277124342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="840089659" name="Picture"/>
+                                <pic:cNvPr id="1277124342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1280824980" name="Picture">
+                        <wp:docPr id="1112709431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1280824980" name="Picture"/>
+                                <pic:cNvPr id="1112709431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="656121246" name="Picture">
+                        <wp:docPr id="620618467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="656121246" name="Picture"/>
+                                <pic:cNvPr id="620618467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1965626313" name="Picture">
+                        <wp:docPr id="1712249459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1965626313" name="Picture"/>
+                                <pic:cNvPr id="1712249459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="455238373" name="Picture">
+                        <wp:docPr id="26262997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="455238373" name="Picture"/>
+                                <pic:cNvPr id="26262997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2143804440" name="Picture">
+                        <wp:docPr id="2067963694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2143804440" name="Picture"/>
+                                <pic:cNvPr id="2067963694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256740310" name="Picture">
+                  <wp:docPr id="53262101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256740310" name="Picture"/>
+                          <pic:cNvPr id="53262101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67373159" name="Picture">
+                  <wp:docPr id="966681464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67373159" name="Picture"/>
+                          <pic:cNvPr id="966681464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029346938" name="Picture">
+                  <wp:docPr id="562523770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029346938" name="Picture"/>
+                          <pic:cNvPr id="562523770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690134494" name="Picture">
+                  <wp:docPr id="1179337834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690134494" name="Picture"/>
+                          <pic:cNvPr id="1179337834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650759495" name="Picture">
+                  <wp:docPr id="650725694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650759495" name="Picture"/>
+                          <pic:cNvPr id="650725694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224255547" name="Picture">
+                  <wp:docPr id="392921480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224255547" name="Picture"/>
+                          <pic:cNvPr id="392921480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1385230396" name="Picture">
+                        <wp:docPr id="713772105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1385230396" name="Picture"/>
+                                <pic:cNvPr id="713772105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044266089" name="Picture">
+                  <wp:docPr id="69187637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044266089" name="Picture"/>
+                          <pic:cNvPr id="69187637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552585489" name="Picture">
+                  <wp:docPr id="953341774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552585489" name="Picture"/>
+                          <pic:cNvPr id="953341774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="156146092" name="Picture">
+                  <wp:docPr id="1212890393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="156146092" name="Picture"/>
+                          <pic:cNvPr id="1212890393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537263789" name="Picture">
+                  <wp:docPr id="501408779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537263789" name="Picture"/>
+                          <pic:cNvPr id="501408779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799472692" name="Picture">
+                  <wp:docPr id="1709709898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799472692" name="Picture"/>
+                          <pic:cNvPr id="1709709898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045097183" name="Picture">
+                  <wp:docPr id="899426190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045097183" name="Picture"/>
+                          <pic:cNvPr id="899426190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="412615700" name="Picture">
+                        <wp:docPr id="385675386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="412615700" name="Picture"/>
+                                <pic:cNvPr id="385675386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902975434" name="Picture">
+                  <wp:docPr id="1116214652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902975434" name="Picture"/>
+                          <pic:cNvPr id="1116214652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850463966" name="Picture">
+                  <wp:docPr id="235852859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850463966" name="Picture"/>
+                          <pic:cNvPr id="235852859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938174205" name="Picture">
+                  <wp:docPr id="1506737049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938174205" name="Picture"/>
+                          <pic:cNvPr id="1506737049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="504795989" name="Picture">
+                  <wp:docPr id="1368932072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="504795989" name="Picture"/>
+                          <pic:cNvPr id="1368932072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="176701261" name="Picture">
+                  <wp:docPr id="1058481843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="176701261" name="Picture"/>
+                          <pic:cNvPr id="1058481843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031504994" name="Picture">
+                  <wp:docPr id="1518992192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031504994" name="Picture"/>
+                          <pic:cNvPr id="1518992192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="416408522" name="Picture">
+                        <wp:docPr id="1215852631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="416408522" name="Picture"/>
+                                <pic:cNvPr id="1215852631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400884204" name="Picture">
+                  <wp:docPr id="1572786659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400884204" name="Picture"/>
+                          <pic:cNvPr id="1572786659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440105069" name="Picture">
+                  <wp:docPr id="1782848468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440105069" name="Picture"/>
+                          <pic:cNvPr id="1782848468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147105888" name="Picture">
+                  <wp:docPr id="876450027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147105888" name="Picture"/>
+                          <pic:cNvPr id="876450027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659546155" name="Picture">
+                  <wp:docPr id="1557517877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659546155" name="Picture"/>
+                          <pic:cNvPr id="1557517877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674614198" name="Picture">
+                  <wp:docPr id="823843059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674614198" name="Picture"/>
+                          <pic:cNvPr id="823843059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524604759" name="Picture">
+                  <wp:docPr id="1188974427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524604759" name="Picture"/>
+                          <pic:cNvPr id="1188974427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="619304220" name="Picture">
+                        <wp:docPr id="1536076265" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="619304220" name="Picture"/>
+                                <pic:cNvPr id="1536076265" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881192272" name="Picture">
+                  <wp:docPr id="601514465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881192272" name="Picture"/>
+                          <pic:cNvPr id="601514465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580113897" name="Picture">
+                  <wp:docPr id="221599122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580113897" name="Picture"/>
+                          <pic:cNvPr id="221599122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829043981" name="Picture">
+                  <wp:docPr id="372924753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829043981" name="Picture"/>
+                          <pic:cNvPr id="372924753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860339329" name="Picture">
+                  <wp:docPr id="138244303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860339329" name="Picture"/>
+                          <pic:cNvPr id="138244303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457922315" name="Picture">
+                  <wp:docPr id="959790219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457922315" name="Picture"/>
+                          <pic:cNvPr id="959790219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605126575" name="Picture">
+                  <wp:docPr id="1564853142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605126575" name="Picture"/>
+                          <pic:cNvPr id="1564853142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083679177" name="Picture">
+                  <wp:docPr id="130251556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083679177" name="Picture"/>
+                          <pic:cNvPr id="130251556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681599415" name="Picture">
+                  <wp:docPr id="1599134629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681599415" name="Picture"/>
+                          <pic:cNvPr id="1599134629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885605543" name="Picture">
+                  <wp:docPr id="637526079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885605543" name="Picture"/>
+                          <pic:cNvPr id="637526079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>