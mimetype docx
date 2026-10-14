--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809245498" name="Picture">
+                  <wp:docPr id="1392888863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809245498" name="Picture"/>
+                          <pic:cNvPr id="1392888863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1584154127" name="Picture">
+                  <wp:docPr id="683359446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1584154127" name="Picture"/>
+                          <pic:cNvPr id="683359446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="411648659" name="Picture">
+                        <wp:docPr id="1144206137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="411648659" name="Picture"/>
+                                <pic:cNvPr id="1144206137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166091680" name="Picture">
+                  <wp:docPr id="962343431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166091680" name="Picture"/>
+                          <pic:cNvPr id="962343431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1100760441" name="Picture">
+                  <wp:docPr id="1231121931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1100760441" name="Picture"/>
+                          <pic:cNvPr id="1231121931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312423840" name="Picture">
+                  <wp:docPr id="769686982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312423840" name="Picture"/>
+                          <pic:cNvPr id="769686982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572028379" name="Picture">
+                  <wp:docPr id="969630646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572028379" name="Picture"/>
+                          <pic:cNvPr id="969630646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926585372" name="Picture">
+                  <wp:docPr id="1666703047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926585372" name="Picture"/>
+                          <pic:cNvPr id="1666703047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1586991004" name="Picture">
+                        <wp:docPr id="1364458017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1586991004" name="Picture"/>
+                                <pic:cNvPr id="1364458017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="169549412" name="Picture">
+                        <wp:docPr id="1508788746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="169549412" name="Picture"/>
+                                <pic:cNvPr id="1508788746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="337165433" name="Picture">
+                        <wp:docPr id="406779819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="337165433" name="Picture"/>
+                                <pic:cNvPr id="406779819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1890408066" name="Picture">
+                        <wp:docPr id="1274463413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1890408066" name="Picture"/>
+                                <pic:cNvPr id="1274463413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1521853360" name="Picture">
+                        <wp:docPr id="2143173085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1521853360" name="Picture"/>
+                                <pic:cNvPr id="2143173085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="94290661" name="Picture">
+                        <wp:docPr id="1397913314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="94290661" name="Picture"/>
+                                <pic:cNvPr id="1397913314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1224420173" name="Picture">
+                        <wp:docPr id="384335734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1224420173" name="Picture"/>
+                                <pic:cNvPr id="384335734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="201137360" name="Picture">
+                        <wp:docPr id="452130810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="201137360" name="Picture"/>
+                                <pic:cNvPr id="452130810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1505204619" name="Picture">
+                        <wp:docPr id="689233466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1505204619" name="Picture"/>
+                                <pic:cNvPr id="689233466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1519941037" name="Picture">
+                        <wp:docPr id="811558914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1519941037" name="Picture"/>
+                                <pic:cNvPr id="811558914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1612493143" name="Picture">
+                        <wp:docPr id="1213769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1612493143" name="Picture"/>
+                                <pic:cNvPr id="1213769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="672626759" name="Picture">
+                        <wp:docPr id="274930302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="672626759" name="Picture"/>
+                                <pic:cNvPr id="274930302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1991407657" name="Picture">
+                        <wp:docPr id="1751975155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1991407657" name="Picture"/>
+                                <pic:cNvPr id="1751975155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="218191981" name="Picture">
+                        <wp:docPr id="1169503486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="218191981" name="Picture"/>
+                                <pic:cNvPr id="1169503486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="392352324" name="Picture">
+                        <wp:docPr id="1628265663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="392352324" name="Picture"/>
+                                <pic:cNvPr id="1628265663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140114669" name="Picture">
+                  <wp:docPr id="906650455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140114669" name="Picture"/>
+                          <pic:cNvPr id="906650455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079860665" name="Picture">
+                  <wp:docPr id="1876938269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079860665" name="Picture"/>
+                          <pic:cNvPr id="1876938269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="577286074" name="Picture">
+                  <wp:docPr id="1020407215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="577286074" name="Picture"/>
+                          <pic:cNvPr id="1020407215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009028751" name="Picture">
+                  <wp:docPr id="1489394963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009028751" name="Picture"/>
+                          <pic:cNvPr id="1489394963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903368608" name="Picture">
+                  <wp:docPr id="1651528645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903368608" name="Picture"/>
+                          <pic:cNvPr id="1651528645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="257160898" name="Picture">
+                  <wp:docPr id="978233046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="257160898" name="Picture"/>
+                          <pic:cNvPr id="978233046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1783578020" name="Picture">
+                        <wp:docPr id="1669946473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1783578020" name="Picture"/>
+                                <pic:cNvPr id="1669946473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389673282" name="Picture">
+                  <wp:docPr id="401033389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389673282" name="Picture"/>
+                          <pic:cNvPr id="401033389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958116338" name="Picture">
+                  <wp:docPr id="1979075051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958116338" name="Picture"/>
+                          <pic:cNvPr id="1979075051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728563933" name="Picture">
+                  <wp:docPr id="1555376424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728563933" name="Picture"/>
+                          <pic:cNvPr id="1555376424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885189094" name="Picture">
+                  <wp:docPr id="498753379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885189094" name="Picture"/>
+                          <pic:cNvPr id="498753379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1926608126" name="Picture">
+                  <wp:docPr id="479378358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1926608126" name="Picture"/>
+                          <pic:cNvPr id="479378358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733260744" name="Picture">
+                  <wp:docPr id="554277026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733260744" name="Picture"/>
+                          <pic:cNvPr id="554277026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1745453900" name="Picture">
+                        <wp:docPr id="1602485548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1745453900" name="Picture"/>
+                                <pic:cNvPr id="1602485548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962166960" name="Picture">
+                  <wp:docPr id="841130742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962166960" name="Picture"/>
+                          <pic:cNvPr id="841130742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864740354" name="Picture">
+                  <wp:docPr id="990458025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864740354" name="Picture"/>
+                          <pic:cNvPr id="990458025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1054902546" name="Picture">
+                  <wp:docPr id="642857195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1054902546" name="Picture"/>
+                          <pic:cNvPr id="642857195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="354418743" name="Picture">
+                  <wp:docPr id="615617504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="354418743" name="Picture"/>
+                          <pic:cNvPr id="615617504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984283885" name="Picture">
+                  <wp:docPr id="1250772171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984283885" name="Picture"/>
+                          <pic:cNvPr id="1250772171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136152855" name="Picture">
+                  <wp:docPr id="531439939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136152855" name="Picture"/>
+                          <pic:cNvPr id="531439939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="633085534" name="Picture">
+                        <wp:docPr id="1794495455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="633085534" name="Picture"/>
+                                <pic:cNvPr id="1794495455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112552029" name="Picture">
+                  <wp:docPr id="472142075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112552029" name="Picture"/>
+                          <pic:cNvPr id="472142075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730147969" name="Picture">
+                  <wp:docPr id="396514179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730147969" name="Picture"/>
+                          <pic:cNvPr id="396514179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71904248" name="Picture">
+                  <wp:docPr id="683435685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71904248" name="Picture"/>
+                          <pic:cNvPr id="683435685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405943673" name="Picture">
+                  <wp:docPr id="1770766056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405943673" name="Picture"/>
+                          <pic:cNvPr id="1770766056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336933874" name="Picture">
+                  <wp:docPr id="377335144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336933874" name="Picture"/>
+                          <pic:cNvPr id="377335144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804359658" name="Picture">
+                  <wp:docPr id="489478132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804359658" name="Picture"/>
+                          <pic:cNvPr id="489478132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1248835464" name="Picture">
+                        <wp:docPr id="712907999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1248835464" name="Picture"/>
+                                <pic:cNvPr id="712907999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821828435" name="Picture">
+                  <wp:docPr id="1163869348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821828435" name="Picture"/>
+                          <pic:cNvPr id="1163869348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119023923" name="Picture">
+                  <wp:docPr id="530401332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119023923" name="Picture"/>
+                          <pic:cNvPr id="530401332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044422479" name="Picture">
+                  <wp:docPr id="2030387361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044422479" name="Picture"/>
+                          <pic:cNvPr id="2030387361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599121694" name="Picture">
+                  <wp:docPr id="463726626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599121694" name="Picture"/>
+                          <pic:cNvPr id="463726626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289139463" name="Picture">
+                  <wp:docPr id="723669103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289139463" name="Picture"/>
+                          <pic:cNvPr id="723669103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340206635" name="Picture">
+                  <wp:docPr id="192713688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340206635" name="Picture"/>
+                          <pic:cNvPr id="192713688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135227736" name="Picture">
+                  <wp:docPr id="1672085327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135227736" name="Picture"/>
+                          <pic:cNvPr id="1672085327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996970016" name="Picture">
+                  <wp:docPr id="1960581777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996970016" name="Picture"/>
+                          <pic:cNvPr id="1960581777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852737129" name="Picture">
+                  <wp:docPr id="694117125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852737129" name="Picture"/>
+                          <pic:cNvPr id="694117125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>