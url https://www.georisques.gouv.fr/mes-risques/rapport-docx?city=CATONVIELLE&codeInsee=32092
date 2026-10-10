--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700135994" name="Picture">
+                  <wp:docPr id="1804411444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700135994" name="Picture"/>
+                          <pic:cNvPr id="1804411444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567668383" name="Picture">
+                  <wp:docPr id="1232443011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567668383" name="Picture"/>
+                          <pic:cNvPr id="1232443011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1874192449" name="Picture">
+                        <wp:docPr id="189077104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1874192449" name="Picture"/>
+                                <pic:cNvPr id="189077104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="710841254" name="Picture">
+                  <wp:docPr id="1283057478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="710841254" name="Picture"/>
+                          <pic:cNvPr id="1283057478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269993084" name="Picture">
+                  <wp:docPr id="1866907006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269993084" name="Picture"/>
+                          <pic:cNvPr id="1866907006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323122408" name="Picture">
+                  <wp:docPr id="1714873730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323122408" name="Picture"/>
+                          <pic:cNvPr id="1714873730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1456734394" name="Picture">
+                  <wp:docPr id="1653029882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1456734394" name="Picture"/>
+                          <pic:cNvPr id="1653029882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690539448" name="Picture">
+                  <wp:docPr id="767333471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690539448" name="Picture"/>
+                          <pic:cNvPr id="767333471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1095520024" name="Picture">
+                        <wp:docPr id="729223196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1095520024" name="Picture"/>
+                                <pic:cNvPr id="729223196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="922997098" name="Picture">
+                        <wp:docPr id="19418320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="922997098" name="Picture"/>
+                                <pic:cNvPr id="19418320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1434785781" name="Picture">
+                        <wp:docPr id="1315332825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1434785781" name="Picture"/>
+                                <pic:cNvPr id="1315332825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1367594007" name="Picture">
+                        <wp:docPr id="2026870189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1367594007" name="Picture"/>
+                                <pic:cNvPr id="2026870189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="72875244" name="Picture">
+                        <wp:docPr id="1363390848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="72875244" name="Picture"/>
+                                <pic:cNvPr id="1363390848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2019007981" name="Picture">
+                        <wp:docPr id="253678992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2019007981" name="Picture"/>
+                                <pic:cNvPr id="253678992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1155791253" name="Picture">
+                        <wp:docPr id="1307584568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1155791253" name="Picture"/>
+                                <pic:cNvPr id="1307584568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="965907573" name="Picture">
+                        <wp:docPr id="1060980854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="965907573" name="Picture"/>
+                                <pic:cNvPr id="1060980854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="835659279" name="Picture">
+                        <wp:docPr id="1453292137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="835659279" name="Picture"/>
+                                <pic:cNvPr id="1453292137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2004947378" name="Picture">
+                        <wp:docPr id="1944626496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2004947378" name="Picture"/>
+                                <pic:cNvPr id="1944626496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="287345348" name="Picture">
+                        <wp:docPr id="571807231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="287345348" name="Picture"/>
+                                <pic:cNvPr id="571807231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="81191260" name="Picture">
+                        <wp:docPr id="1043316797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="81191260" name="Picture"/>
+                                <pic:cNvPr id="1043316797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2088473987" name="Picture">
+                        <wp:docPr id="847455281" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2088473987" name="Picture"/>
+                                <pic:cNvPr id="847455281" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1654749847" name="Picture">
+                        <wp:docPr id="172122520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1654749847" name="Picture"/>
+                                <pic:cNvPr id="172122520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2146055254" name="Picture">
+                        <wp:docPr id="1877405758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2146055254" name="Picture"/>
+                                <pic:cNvPr id="1877405758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902366658" name="Picture">
+                  <wp:docPr id="1060192137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902366658" name="Picture"/>
+                          <pic:cNvPr id="1060192137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641996921" name="Picture">
+                  <wp:docPr id="1158573008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641996921" name="Picture"/>
+                          <pic:cNvPr id="1158573008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106419463" name="Picture">
+                  <wp:docPr id="806989915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106419463" name="Picture"/>
+                          <pic:cNvPr id="806989915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1869867418" name="Picture">
+                  <wp:docPr id="907468506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1869867418" name="Picture"/>
+                          <pic:cNvPr id="907468506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29657901" name="Picture">
+                  <wp:docPr id="116422415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29657901" name="Picture"/>
+                          <pic:cNvPr id="116422415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487673932" name="Picture">
+                  <wp:docPr id="854672209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487673932" name="Picture"/>
+                          <pic:cNvPr id="854672209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="525138870" name="Picture">
+                        <wp:docPr id="1473555271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="525138870" name="Picture"/>
+                                <pic:cNvPr id="1473555271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765122775" name="Picture">
+                  <wp:docPr id="1981338654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765122775" name="Picture"/>
+                          <pic:cNvPr id="1981338654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949724983" name="Picture">
+                  <wp:docPr id="1917013288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949724983" name="Picture"/>
+                          <pic:cNvPr id="1917013288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089628889" name="Picture">
+                  <wp:docPr id="4153012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089628889" name="Picture"/>
+                          <pic:cNvPr id="4153012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004104353" name="Picture">
+                  <wp:docPr id="226612751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004104353" name="Picture"/>
+                          <pic:cNvPr id="226612751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660481086" name="Picture">
+                  <wp:docPr id="1414771189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660481086" name="Picture"/>
+                          <pic:cNvPr id="1414771189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910706998" name="Picture">
+                  <wp:docPr id="1325964768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910706998" name="Picture"/>
+                          <pic:cNvPr id="1325964768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="731617941" name="Picture">
+                        <wp:docPr id="1304673677" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="731617941" name="Picture"/>
+                                <pic:cNvPr id="1304673677" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601074985" name="Picture">
+                  <wp:docPr id="1185926728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601074985" name="Picture"/>
+                          <pic:cNvPr id="1185926728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37380015" name="Picture">
+                  <wp:docPr id="1595879641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37380015" name="Picture"/>
+                          <pic:cNvPr id="1595879641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423201788" name="Picture">
+                  <wp:docPr id="1551564756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423201788" name="Picture"/>
+                          <pic:cNvPr id="1551564756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807073203" name="Picture">
+                  <wp:docPr id="1023480343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807073203" name="Picture"/>
+                          <pic:cNvPr id="1023480343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1121908737" name="Picture">
+                  <wp:docPr id="2122446450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1121908737" name="Picture"/>
+                          <pic:cNvPr id="2122446450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27956,57 +27956,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560094128" name="Picture">
+                  <wp:docPr id="2074683449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560094128" name="Picture"/>
+                          <pic:cNvPr id="2074683449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29128,57 +29128,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="626960414" name="Picture">
+                        <wp:docPr id="709287361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="626960414" name="Picture"/>
+                                <pic:cNvPr id="709287361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30685,57 +30685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645941310" name="Picture">
+                  <wp:docPr id="895510904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645941310" name="Picture"/>
+                          <pic:cNvPr id="895510904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30765,57 +30765,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202661919" name="Picture">
+                  <wp:docPr id="1313662193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202661919" name="Picture"/>
+                          <pic:cNvPr id="1313662193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31310,57 +31310,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353376635" name="Picture">
+                  <wp:docPr id="208601822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353376635" name="Picture"/>
+                          <pic:cNvPr id="208601822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33326,57 +33326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818700836" name="Picture">
+                  <wp:docPr id="445223555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818700836" name="Picture"/>
+                          <pic:cNvPr id="445223555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33415,57 +33415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058862619" name="Picture">
+                  <wp:docPr id="935359141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058862619" name="Picture"/>
+                          <pic:cNvPr id="935359141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34095,57 +34095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1061447858" name="Picture">
+                  <wp:docPr id="1084825868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1061447858" name="Picture"/>
+                          <pic:cNvPr id="1084825868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35156,57 +35156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132290205" name="Picture">
+                  <wp:docPr id="1746630645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132290205" name="Picture"/>
+                          <pic:cNvPr id="1746630645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35259,57 +35259,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443927710" name="Picture">
+                  <wp:docPr id="566051798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443927710" name="Picture"/>
+                          <pic:cNvPr id="566051798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36717,57 +36717,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036333048" name="Picture">
+                  <wp:docPr id="204522035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036333048" name="Picture"/>
+                          <pic:cNvPr id="204522035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37914,57 +37914,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1872094365" name="Picture">
+                        <wp:docPr id="1310582642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1872094365" name="Picture"/>
+                                <pic:cNvPr id="1310582642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40482,57 +40482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187531149" name="Picture">
+                  <wp:docPr id="1198643917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187531149" name="Picture"/>
+                          <pic:cNvPr id="1198643917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40571,57 +40571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443281910" name="Picture">
+                  <wp:docPr id="2114029812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443281910" name="Picture"/>
+                          <pic:cNvPr id="2114029812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41215,57 +41215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376904871" name="Picture">
+                  <wp:docPr id="1594279473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376904871" name="Picture"/>
+                          <pic:cNvPr id="1594279473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42213,57 +42213,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688017271" name="Picture">
+                  <wp:docPr id="584653498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688017271" name="Picture"/>
+                          <pic:cNvPr id="584653498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42316,57 +42316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949335877" name="Picture">
+                  <wp:docPr id="1579342967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949335877" name="Picture"/>
+                          <pic:cNvPr id="1579342967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43693,57 +43693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271205162" name="Picture">
+                  <wp:docPr id="696885354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271205162" name="Picture"/>
+                          <pic:cNvPr id="696885354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44836,57 +44836,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="322094490" name="Picture">
+                        <wp:docPr id="1234632133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="322094490" name="Picture"/>
+                                <pic:cNvPr id="1234632133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46057,57 +46057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363404741" name="Picture">
+                  <wp:docPr id="762875501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363404741" name="Picture"/>
+                          <pic:cNvPr id="762875501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46128,57 +46128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398680385" name="Picture">
+                  <wp:docPr id="1276889546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398680385" name="Picture"/>
+                          <pic:cNvPr id="1276889546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46542,57 +46542,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991959862" name="Picture">
+                  <wp:docPr id="1270824116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991959862" name="Picture"/>
+                          <pic:cNvPr id="1270824116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>