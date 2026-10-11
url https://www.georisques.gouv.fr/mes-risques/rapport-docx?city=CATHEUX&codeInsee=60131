--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942957480" name="Picture">
+                  <wp:docPr id="2073515142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942957480" name="Picture"/>
+                          <pic:cNvPr id="2073515142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="803689631" name="Picture">
+                  <wp:docPr id="385627945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="803689631" name="Picture"/>
+                          <pic:cNvPr id="385627945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1292183408" name="Picture">
+                        <wp:docPr id="319619731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1292183408" name="Picture"/>
+                                <pic:cNvPr id="319619731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68802408" name="Picture">
+                  <wp:docPr id="2105779535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68802408" name="Picture"/>
+                          <pic:cNvPr id="2105779535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1047591480" name="Picture">
+                  <wp:docPr id="1361501917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1047591480" name="Picture"/>
+                          <pic:cNvPr id="1361501917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706433205" name="Picture">
+                  <wp:docPr id="1119754949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706433205" name="Picture"/>
+                          <pic:cNvPr id="1119754949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376364646" name="Picture">
+                  <wp:docPr id="84961717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376364646" name="Picture"/>
+                          <pic:cNvPr id="84961717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634313247" name="Picture">
+                  <wp:docPr id="523582512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634313247" name="Picture"/>
+                          <pic:cNvPr id="523582512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1984919621" name="Picture">
+                        <wp:docPr id="1333449917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1984919621" name="Picture"/>
+                                <pic:cNvPr id="1333449917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="269037223" name="Picture">
+                        <wp:docPr id="3974578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="269037223" name="Picture"/>
+                                <pic:cNvPr id="3974578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="531858998" name="Picture">
+                        <wp:docPr id="51284447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="531858998" name="Picture"/>
+                                <pic:cNvPr id="51284447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2091323738" name="Picture">
+                        <wp:docPr id="910417749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2091323738" name="Picture"/>
+                                <pic:cNvPr id="910417749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="507113408" name="Picture">
+                        <wp:docPr id="263368595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="507113408" name="Picture"/>
+                                <pic:cNvPr id="263368595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1265778476" name="Picture">
+                        <wp:docPr id="323277201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1265778476" name="Picture"/>
+                                <pic:cNvPr id="323277201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="88826915" name="Picture">
+                        <wp:docPr id="1899403920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="88826915" name="Picture"/>
+                                <pic:cNvPr id="1899403920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1879189435" name="Picture">
+                        <wp:docPr id="323016906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1879189435" name="Picture"/>
+                                <pic:cNvPr id="323016906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1606254324" name="Picture">
+                        <wp:docPr id="246780825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1606254324" name="Picture"/>
+                                <pic:cNvPr id="246780825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="256371618" name="Picture">
+                        <wp:docPr id="1675145230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="256371618" name="Picture"/>
+                                <pic:cNvPr id="1675145230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="382454851" name="Picture">
+                        <wp:docPr id="1657838739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="382454851" name="Picture"/>
+                                <pic:cNvPr id="1657838739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1474821586" name="Picture">
+                        <wp:docPr id="645078553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1474821586" name="Picture"/>
+                                <pic:cNvPr id="645078553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="983503677" name="Picture">
+                        <wp:docPr id="1427075063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="983503677" name="Picture"/>
+                                <pic:cNvPr id="1427075063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2025588401" name="Picture">
+                        <wp:docPr id="154897491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2025588401" name="Picture"/>
+                                <pic:cNvPr id="154897491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1362521796" name="Picture">
+                        <wp:docPr id="1021610805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1362521796" name="Picture"/>
+                                <pic:cNvPr id="1021610805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623300626" name="Picture">
+                  <wp:docPr id="1967157979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623300626" name="Picture"/>
+                          <pic:cNvPr id="1967157979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649793082" name="Picture">
+                  <wp:docPr id="2024870381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649793082" name="Picture"/>
+                          <pic:cNvPr id="2024870381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99358478" name="Picture">
+                  <wp:docPr id="806602332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99358478" name="Picture"/>
+                          <pic:cNvPr id="806602332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578703713" name="Picture">
+                  <wp:docPr id="754709320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578703713" name="Picture"/>
+                          <pic:cNvPr id="754709320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015323665" name="Picture">
+                  <wp:docPr id="27464999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015323665" name="Picture"/>
+                          <pic:cNvPr id="27464999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089739362" name="Picture">
+                  <wp:docPr id="1519780331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089739362" name="Picture"/>
+                          <pic:cNvPr id="1519780331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1828685291" name="Picture">
+                        <wp:docPr id="2109919277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1828685291" name="Picture"/>
+                                <pic:cNvPr id="2109919277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1515133368" name="Picture">
+                        <wp:docPr id="1401735442" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1515133368" name="Picture"/>
+                                <pic:cNvPr id="1401735442" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058864502" name="Picture">
+                  <wp:docPr id="1005184407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058864502" name="Picture"/>
+                          <pic:cNvPr id="1005184407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086210731" name="Picture">
+                  <wp:docPr id="195701584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086210731" name="Picture"/>
+                          <pic:cNvPr id="195701584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593399361" name="Picture">
+                  <wp:docPr id="1046198126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593399361" name="Picture"/>
+                          <pic:cNvPr id="1046198126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430897433" name="Picture">
+                  <wp:docPr id="1729330333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430897433" name="Picture"/>
+                          <pic:cNvPr id="1729330333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952254723" name="Picture">
+                  <wp:docPr id="1901656167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952254723" name="Picture"/>
+                          <pic:cNvPr id="1901656167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51789261" name="Picture">
+                  <wp:docPr id="430561454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51789261" name="Picture"/>
+                          <pic:cNvPr id="430561454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="471827266" name="Picture">
+                        <wp:docPr id="604735648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="471827266" name="Picture"/>
+                                <pic:cNvPr id="604735648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491802057" name="Picture">
+                  <wp:docPr id="1256974485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491802057" name="Picture"/>
+                          <pic:cNvPr id="1256974485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937633667" name="Picture">
+                  <wp:docPr id="2014965844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937633667" name="Picture"/>
+                          <pic:cNvPr id="2014965844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336650127" name="Picture">
+                  <wp:docPr id="81898628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336650127" name="Picture"/>
+                          <pic:cNvPr id="81898628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55456191" name="Picture">
+                  <wp:docPr id="1696225407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55456191" name="Picture"/>
+                          <pic:cNvPr id="1696225407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885720909" name="Picture">
+                  <wp:docPr id="164284441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885720909" name="Picture"/>
+                          <pic:cNvPr id="164284441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936640001" name="Picture">
+                  <wp:docPr id="376333146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936640001" name="Picture"/>
+                          <pic:cNvPr id="376333146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32087,57 +32087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518421300" name="Picture">
+                  <wp:docPr id="1570863100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518421300" name="Picture"/>
+                          <pic:cNvPr id="1570863100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913297811" name="Picture">
+                  <wp:docPr id="942713761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913297811" name="Picture"/>
+                          <pic:cNvPr id="942713761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32820,57 +32820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241484043" name="Picture">
+                  <wp:docPr id="776061090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241484043" name="Picture"/>
+                          <pic:cNvPr id="776061090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33818,57 +33818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518878839" name="Picture">
+                  <wp:docPr id="1820806609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518878839" name="Picture"/>
+                          <pic:cNvPr id="1820806609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33921,57 +33921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493780979" name="Picture">
+                  <wp:docPr id="1023497637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493780979" name="Picture"/>
+                          <pic:cNvPr id="1023497637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35298,57 +35298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188008044" name="Picture">
+                  <wp:docPr id="527412689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188008044" name="Picture"/>
+                          <pic:cNvPr id="527412689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36441,57 +36441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2001251582" name="Picture">
+                        <wp:docPr id="1108215905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2001251582" name="Picture"/>
+                                <pic:cNvPr id="1108215905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37802,57 +37802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516377053" name="Picture">
+                  <wp:docPr id="552416468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516377053" name="Picture"/>
+                          <pic:cNvPr id="552416468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1217423545" name="Picture">
+                  <wp:docPr id="728593506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1217423545" name="Picture"/>
+                          <pic:cNvPr id="728593506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38535,57 +38535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285607313" name="Picture">
+                  <wp:docPr id="226097464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285607313" name="Picture"/>
+                          <pic:cNvPr id="226097464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39533,57 +39533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637555056" name="Picture">
+                  <wp:docPr id="2119922732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637555056" name="Picture"/>
+                          <pic:cNvPr id="2119922732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39636,57 +39636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="826351693" name="Picture">
+                  <wp:docPr id="2109364007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="826351693" name="Picture"/>
+                          <pic:cNvPr id="2109364007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41013,57 +41013,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387996096" name="Picture">
+                  <wp:docPr id="214069902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387996096" name="Picture"/>
+                          <pic:cNvPr id="214069902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42156,57 +42156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="701234800" name="Picture">
+                        <wp:docPr id="2048879990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="701234800" name="Picture"/>
+                                <pic:cNvPr id="2048879990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43427,57 +43427,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357896122" name="Picture">
+                  <wp:docPr id="2020937896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357896122" name="Picture"/>
+                          <pic:cNvPr id="2020937896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43507,57 +43507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246444023" name="Picture">
+                  <wp:docPr id="1890947450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246444023" name="Picture"/>
+                          <pic:cNvPr id="1890947450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43986,57 +43986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="632398710" name="Picture">
+                  <wp:docPr id="1724416636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="632398710" name="Picture"/>
+                          <pic:cNvPr id="1724416636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46001,57 +46001,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2006328833" name="Picture">
+                  <wp:docPr id="1847212407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2006328833" name="Picture"/>
+                          <pic:cNvPr id="1847212407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46072,57 +46072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686191493" name="Picture">
+                  <wp:docPr id="855137167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686191493" name="Picture"/>
+                          <pic:cNvPr id="855137167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46486,57 +46486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283688560" name="Picture">
+                  <wp:docPr id="268559566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283688560" name="Picture"/>
+                          <pic:cNvPr id="268559566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>